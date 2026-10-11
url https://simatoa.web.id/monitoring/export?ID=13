--- v0 (2026-04-19)
+++ v1 (2026-10-11)
@@ -13,71 +13,80 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Olah KP" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="detail" sheetId="2" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="43">
   <si>
+    <t>progress</t>
+  </si>
+  <si>
     <t>Wilayah</t>
   </si>
   <si>
     <t>Target</t>
   </si>
   <si>
     <t>Clean</t>
   </si>
   <si>
     <t>Error</t>
   </si>
   <si>
     <t>Sumber:</t>
   </si>
   <si>
     <t>https://webmonitoring.bps.go.id/</t>
   </si>
   <si>
+    <t>update</t>
+  </si>
+  <si>
     <t>Jumlah</t>
   </si>
   <si>
+    <t>29-09-2025</t>
+  </si>
+  <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Kondisi:</t>
   </si>
   <si>
     <t>09-10-2025 09.50 WIT</t>
   </si>
   <si>
     <t>(9403) JAYAPURA</t>
   </si>
   <si>
     <t>(9408) KEPULAUAN YAPEN</t>
   </si>
   <si>
     <t>(9409) BIAK NUMFOR</t>
   </si>
   <si>
     <t>(9419) SARMI</t>
   </si>
   <si>
     <t>(9420) KEEROM</t>
   </si>
   <si>
     <t>(9426) WAROPEN</t>
@@ -131,96 +140,87 @@
     <t>(9701) NDUGA</t>
   </si>
   <si>
     <t>(9702) JAYAWIJAYA</t>
   </si>
   <si>
     <t>(9703) LANNY JAYA</t>
   </si>
   <si>
     <t>(9704) TOLIKARA</t>
   </si>
   <si>
     <t>(9705) MAMBERAMO TENGAH</t>
   </si>
   <si>
     <t>(9706) YALIMO</t>
   </si>
   <si>
     <t>(9707) YAHUKIMO</t>
   </si>
   <si>
     <t>(9708) PEGUNUNGAN BINTANG</t>
   </si>
   <si>
     <t>Total</t>
-  </si>
-[...7 lines deleted...]
-    <t>29-09-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0;(#,##0)"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font/>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
-    </font>
-[...3 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
   <borders count="6">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -262,99 +262,99 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="4" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="7" numFmtId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="bottom"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" readingOrder="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF000000"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF9900"/>
           <bgColor rgb="FFFF9900"/>
         </patternFill>
@@ -600,817 +600,817 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webmonitoring.bps.go.id/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="34.25"/>
     <col customWidth="1" min="9" max="9" width="24.5"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="2" t="s">
+      <c r="A1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3"/>
-      <c r="E1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="3"/>
-      <c r="H1" s="4" t="s">
+      <c r="D1" s="4"/>
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="5" t="s">
+      <c r="F1" s="4"/>
+      <c r="H1" s="5" t="s">
         <v>5</v>
       </c>
+      <c r="I1" s="6" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="2">
-      <c r="A2" s="6"/>
-[...13 lines deleted...]
-      <c r="H2" s="4" t="s">
+      <c r="A2" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="8" t="s">
-        <v>9</v>
+      <c r="D2" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="I2" s="11" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="9">
+      <c r="A3" s="12">
         <v>-1.0</v>
       </c>
-      <c r="B3" s="9">
+      <c r="B3" s="12">
         <v>-2.0</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3" s="12">
         <v>-3.0</v>
       </c>
-      <c r="D3" s="9">
+      <c r="D3" s="12">
         <v>-4.0</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="12">
         <v>-5.0</v>
       </c>
-      <c r="F3" s="9">
+      <c r="F3" s="12">
         <v>-6.0</v>
       </c>
-      <c r="H3" s="4"/>
+      <c r="H3" s="5"/>
     </row>
     <row r="4">
-      <c r="A4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="11">
+      <c r="A4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="14">
         <v>130.0</v>
       </c>
-      <c r="C4" s="11">
+      <c r="C4" s="14">
         <v>130.0</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="15">
         <f t="shared" ref="D4:D33" si="1">C4/B4</f>
         <v>1</v>
       </c>
-      <c r="E4" s="11">
-[...2 lines deleted...]
-      <c r="F4" s="12">
+      <c r="E4" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F4" s="15">
         <f t="shared" ref="F4:F33" si="2">E4/B4</f>
         <v>0</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="11">
+      <c r="A5" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="14">
         <v>120.0</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="14">
         <v>120.0</v>
       </c>
-      <c r="D5" s="12">
-[...6 lines deleted...]
-      <c r="F5" s="12">
+      <c r="D5" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E5" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F5" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="11">
+      <c r="A6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="14">
         <v>120.0</v>
       </c>
-      <c r="C6" s="11">
+      <c r="C6" s="14">
         <v>120.0</v>
       </c>
-      <c r="D6" s="12">
-[...6 lines deleted...]
-      <c r="F6" s="12">
+      <c r="D6" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E6" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F6" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="11">
+      <c r="A7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="14">
         <v>100.0</v>
       </c>
-      <c r="C7" s="11">
+      <c r="C7" s="14">
         <v>100.0</v>
       </c>
-      <c r="D7" s="12">
-[...6 lines deleted...]
-      <c r="F7" s="12">
+      <c r="D7" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E7" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F7" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="11">
+      <c r="A8" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14">
         <v>110.0</v>
       </c>
-      <c r="C8" s="11">
+      <c r="C8" s="14">
         <v>110.0</v>
       </c>
-      <c r="D8" s="12">
-[...6 lines deleted...]
-      <c r="F8" s="12">
+      <c r="D8" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E8" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F8" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="11">
+      <c r="A9" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="14">
         <v>100.0</v>
       </c>
-      <c r="C9" s="11">
+      <c r="C9" s="14">
         <v>100.0</v>
       </c>
-      <c r="D9" s="12">
-[...6 lines deleted...]
-      <c r="F9" s="12">
+      <c r="D9" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E9" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F9" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="11">
+      <c r="A10" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="14">
         <v>90.0</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="14">
         <v>90.0</v>
       </c>
-      <c r="D10" s="12">
-[...6 lines deleted...]
-      <c r="F10" s="12">
+      <c r="D10" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E10" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F10" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="11">
+      <c r="A11" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="B11" s="14">
         <v>90.0</v>
       </c>
-      <c r="C11" s="11">
+      <c r="C11" s="14">
         <v>90.0</v>
       </c>
-      <c r="D11" s="12">
-[...6 lines deleted...]
-      <c r="F11" s="12">
+      <c r="D11" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E11" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F11" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="11">
+      <c r="A12" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="14">
         <v>150.0</v>
       </c>
-      <c r="C12" s="11">
+      <c r="C12" s="14">
         <v>150.0</v>
       </c>
-      <c r="D12" s="12">
-[...6 lines deleted...]
-      <c r="F12" s="12">
+      <c r="D12" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E12" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F12" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="11">
+      <c r="A13" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="14">
         <v>170.0</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="14">
         <v>170.0</v>
       </c>
-      <c r="D13" s="12">
-[...6 lines deleted...]
-      <c r="F13" s="12">
+      <c r="D13" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E13" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="11">
+      <c r="A14" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="14">
         <v>140.0</v>
       </c>
-      <c r="C14" s="11">
+      <c r="C14" s="14">
         <v>140.0</v>
       </c>
-      <c r="D14" s="12">
-[...6 lines deleted...]
-      <c r="F14" s="12">
+      <c r="D14" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E14" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="11">
+      <c r="A15" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="14">
         <v>150.0</v>
       </c>
-      <c r="C15" s="11">
+      <c r="C15" s="14">
         <v>150.0</v>
       </c>
-      <c r="D15" s="12">
-[...6 lines deleted...]
-      <c r="F15" s="12">
+      <c r="D15" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E15" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="11">
+      <c r="A16" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="14">
         <v>150.0</v>
       </c>
-      <c r="C16" s="11">
+      <c r="C16" s="14">
         <v>150.0</v>
       </c>
-      <c r="D16" s="12">
-[...6 lines deleted...]
-      <c r="F16" s="12">
+      <c r="D16" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E16" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="11">
+      <c r="A17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="14">
         <v>140.0</v>
       </c>
-      <c r="C17" s="11">
+      <c r="C17" s="14">
         <v>140.0</v>
       </c>
-      <c r="D17" s="12">
-[...6 lines deleted...]
-      <c r="F17" s="12">
+      <c r="D17" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E17" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="11">
+      <c r="A18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="14">
         <v>110.0</v>
       </c>
-      <c r="C18" s="11">
+      <c r="C18" s="14">
         <v>110.0</v>
       </c>
-      <c r="D18" s="12">
-[...6 lines deleted...]
-      <c r="F18" s="12">
+      <c r="D18" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E18" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="11">
+      <c r="A19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B19" s="14">
         <v>110.0</v>
       </c>
-      <c r="C19" s="11">
+      <c r="C19" s="14">
         <v>110.0</v>
       </c>
-      <c r="D19" s="12">
-[...6 lines deleted...]
-      <c r="F19" s="12">
+      <c r="D19" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E19" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="11">
+      <c r="A20" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="14">
         <v>130.0</v>
       </c>
-      <c r="C20" s="11">
+      <c r="C20" s="14">
         <v>130.0</v>
       </c>
-      <c r="D20" s="12">
-[...6 lines deleted...]
-      <c r="F20" s="12">
+      <c r="D20" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E20" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="11">
+      <c r="A21" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B21" s="14">
         <v>130.0</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C21" s="14">
         <v>130.0</v>
       </c>
-      <c r="D21" s="12">
-[...6 lines deleted...]
-      <c r="F21" s="12">
+      <c r="D21" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E21" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="11">
+      <c r="A22" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="14">
         <v>100.0</v>
       </c>
-      <c r="C22" s="11">
+      <c r="C22" s="14">
         <v>100.0</v>
       </c>
-      <c r="D22" s="12">
-[...6 lines deleted...]
-      <c r="F22" s="12">
+      <c r="D22" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E22" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="11">
+      <c r="A23" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="14">
         <v>150.0</v>
       </c>
-      <c r="C23" s="11">
+      <c r="C23" s="14">
         <v>150.0</v>
       </c>
-      <c r="D23" s="12">
-[...6 lines deleted...]
-      <c r="F23" s="12">
+      <c r="D23" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E23" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F23" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="11">
+      <c r="A24" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="14">
         <v>140.0</v>
       </c>
-      <c r="C24" s="11">
+      <c r="C24" s="14">
         <v>140.0</v>
       </c>
-      <c r="D24" s="12">
-[...6 lines deleted...]
-      <c r="F24" s="12">
+      <c r="D24" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E24" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="11">
+      <c r="A25" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="14">
         <v>110.0</v>
       </c>
-      <c r="C25" s="11">
+      <c r="C25" s="14">
         <v>110.0</v>
       </c>
-      <c r="D25" s="12">
-[...6 lines deleted...]
-      <c r="F25" s="12">
+      <c r="D25" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E25" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="11">
+      <c r="A26" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="14">
         <v>130.0</v>
       </c>
-      <c r="C26" s="11">
+      <c r="C26" s="14">
         <v>130.0</v>
       </c>
-      <c r="D26" s="12">
-[...6 lines deleted...]
-      <c r="F26" s="12">
+      <c r="D26" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E26" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F26" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="11">
+      <c r="A27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="14">
         <v>130.0</v>
       </c>
-      <c r="C27" s="11">
+      <c r="C27" s="14">
         <v>130.0</v>
       </c>
-      <c r="D27" s="12">
-[...6 lines deleted...]
-      <c r="F27" s="12">
+      <c r="D27" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E27" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F27" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B28" s="11">
+      <c r="A28" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="14">
         <v>120.0</v>
       </c>
-      <c r="C28" s="11">
+      <c r="C28" s="14">
         <v>120.0</v>
       </c>
-      <c r="D28" s="12">
-[...6 lines deleted...]
-      <c r="F28" s="12">
+      <c r="D28" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E28" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F28" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="11">
+      <c r="A29" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B29" s="14">
         <v>100.0</v>
       </c>
-      <c r="C29" s="11">
+      <c r="C29" s="14">
         <v>100.0</v>
       </c>
-      <c r="D29" s="12">
-[...6 lines deleted...]
-      <c r="F29" s="12">
+      <c r="D29" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E29" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="11">
+      <c r="A30" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="14">
         <v>100.0</v>
       </c>
-      <c r="C30" s="11">
+      <c r="C30" s="14">
         <v>100.0</v>
       </c>
-      <c r="D30" s="12">
-[...6 lines deleted...]
-      <c r="F30" s="12">
+      <c r="D30" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E30" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F30" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="11">
+      <c r="A31" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="14">
         <v>140.0</v>
       </c>
-      <c r="C31" s="11">
+      <c r="C31" s="14">
         <v>140.0</v>
       </c>
-      <c r="D31" s="12">
-[...6 lines deleted...]
-      <c r="F31" s="12">
+      <c r="D31" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E31" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F31" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="11">
+      <c r="A32" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="14">
         <v>110.0</v>
       </c>
-      <c r="C32" s="11">
+      <c r="C32" s="14">
         <v>110.0</v>
       </c>
-      <c r="D32" s="12">
-[...6 lines deleted...]
-      <c r="F32" s="12">
+      <c r="D32" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E32" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="F32" s="15">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="14">
+      <c r="A33" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B33" s="17">
         <f t="shared" ref="B33:C33" si="3">SUM(B4:B32)</f>
         <v>3570</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="17">
         <f t="shared" si="3"/>
         <v>3570</v>
       </c>
-      <c r="D33" s="15">
-[...3 lines deleted...]
-      <c r="E33" s="14">
+      <c r="D33" s="18">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="E33" s="17">
         <f>SUM(E4:E32)</f>
         <v>0</v>
       </c>
-      <c r="F33" s="15">
+      <c r="F33" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <conditionalFormatting sqref="A4:F33">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$D4 = 0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A4:F33">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$D4 &lt; 0.5</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A4:F33">
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>$D4 = 1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A4:F33">
     <cfRule type="expression" dxfId="3" priority="4">
       <formula>$D4 &gt;= 0.5</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="I1"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="7">
         <f>'Olah KP'!D33*100</f>
         <v>100</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="16" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="A2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>