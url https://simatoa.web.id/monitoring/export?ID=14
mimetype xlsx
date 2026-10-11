--- v0 (2026-04-19)
+++ v1 (2026-10-11)
@@ -13,59 +13,65 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Dashboard" sheetId="1" r:id="rId5"/>
     <sheet state="hidden" name="Detail" sheetId="2" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="79">
   <si>
+    <t>progres</t>
+  </si>
+  <si>
     <t>KODE</t>
   </si>
   <si>
     <t>KABUPATEN/KOTA</t>
   </si>
   <si>
     <t>PETA DIGITAL</t>
   </si>
   <si>
+    <t>update</t>
+  </si>
+  <si>
     <t>PERSENTASE</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>SLS</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>DESA</t>
   </si>
   <si>
     <t>KECAMATAN</t>
   </si>
   <si>
     <t>JAYAPURA</t>
   </si>
   <si>
     <t xml:space="preserve">KEC :  ; DESA :  ; BS :  ; SLS :  ; </t>
   </si>
   <si>
     <t>9408</t>
@@ -242,80 +248,74 @@
     <t>: Belum Upload</t>
   </si>
   <si>
     <t>Kondisi:</t>
   </si>
   <si>
     <t>17-12-2025, 12:24 AM</t>
   </si>
   <si>
     <t>: Ada Error/ Warning</t>
   </si>
   <si>
     <t>Monitoring Pengolahan Peta Wilkerstat SE2026</t>
   </si>
   <si>
     <t>: Belum Lengkap/ Belum Kirim Provinsi</t>
   </si>
   <si>
     <t>: Sudah Lengkap Belum Clean/ Belum Kirim Provinsi</t>
   </si>
   <si>
     <t>: Sudah Lengkap dan Clean</t>
   </si>
   <si>
     <t>: Pengecekan Batas Kabupaten</t>
-  </si>
-[...4 lines deleted...]
-    <t>update</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="9">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font/>
-    <font>
-[...2 lines deleted...]
-    </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -594,176 +594,176 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="48">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="3" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="6" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="6" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="7" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="10" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="10" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="11" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="12" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="12" fillId="3" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf quotePrefix="1" borderId="13" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf quotePrefix="1" borderId="13" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="13" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="13" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="13" fillId="3" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="13" fillId="3" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="13" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf quotePrefix="1" borderId="14" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf quotePrefix="1" borderId="14" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="14" fillId="3" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="16" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="17" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="17" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="18" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="17" fillId="4" fontId="5" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="17" fillId="4" fontId="5" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="19" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="19" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="7" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="7" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="8" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="9" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="10" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="10" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF9900"/>
           <bgColor rgb="FFFF9900"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
       <border/>
@@ -1027,1068 +1027,1068 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="27.75"/>
     <col customWidth="1" min="3" max="5" width="15.13"/>
     <col customWidth="1" min="6" max="6" width="16.38"/>
     <col customWidth="1" hidden="1" min="7" max="7" width="13.38"/>
     <col customWidth="1" min="8" max="8" width="18.13"/>
     <col customWidth="1" min="9" max="9" width="60.0"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="3" t="s">
+      <c r="A1" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4"/>
-[...3 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="C1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="7" t="s">
-        <v>4</v>
+      <c r="D1" s="6"/>
+      <c r="E1" s="6"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="I1" s="10" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="8"/>
-[...7 lines deleted...]
-      <c r="E2" s="10" t="s">
+      <c r="A2" s="11"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F2" s="10" t="s">
+      <c r="D2" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="G2" s="11"/>
-[...1 lines deleted...]
-      <c r="I2" s="12"/>
+      <c r="E2" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="14"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="15"/>
     </row>
     <row r="3">
-      <c r="A3" s="13">
+      <c r="A3" s="16">
         <v>9403.0</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...14 lines deleted...]
-      <c r="G3" s="15">
+      <c r="B3" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="18" t="b">
+        <v>1</v>
+      </c>
+      <c r="D3" s="18" t="b">
+        <v>1</v>
+      </c>
+      <c r="E3" s="18" t="b">
+        <v>1</v>
+      </c>
+      <c r="F3" s="18" t="b">
+        <v>1</v>
+      </c>
+      <c r="G3" s="18">
         <f t="shared" ref="G3:G31" si="1">COUNTIF(C3:F3, TRUE)</f>
         <v>4</v>
       </c>
-      <c r="H3" s="16">
+      <c r="H3" s="19">
         <f t="shared" ref="H3:H31" si="2">100*G3/4</f>
         <v>100</v>
       </c>
-      <c r="I3" s="17" t="s">
-        <v>10</v>
+      <c r="I3" s="20" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A4" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D4" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E4" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F4" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G4" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H4" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I4" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A5" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D5" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E5" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F5" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G5" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H5" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A6" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D6" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E6" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F6" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G6" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H6" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I6" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A7" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D7" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E7" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F7" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G7" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H7" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A8" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D8" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E8" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F8" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G8" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H8" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A9" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D9" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E9" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F9" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G9" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H9" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I9" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A10" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D10" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E10" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F10" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G10" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H10" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A11" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D11" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E11" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F11" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G11" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H11" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="23">
+      <c r="A12" s="26">
         <v>9501.0</v>
       </c>
-      <c r="B12" s="19" t="s">
-[...23 lines deleted...]
-        <v>10</v>
+      <c r="B12" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D12" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E12" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F12" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G12" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H12" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A13" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D13" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E13" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F13" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G13" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H13" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A14" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D14" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E14" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F14" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G14" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H14" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A15" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D15" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E15" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F15" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G15" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H15" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="23">
+      <c r="A16" s="26">
         <v>9601.0</v>
       </c>
-      <c r="B16" s="19" t="s">
-[...23 lines deleted...]
-        <v>10</v>
+      <c r="B16" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D16" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E16" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F16" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G16" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H16" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A17" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D17" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E17" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F17" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G17" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H17" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A18" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D18" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E18" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F18" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G18" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H18" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I18" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A19" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D19" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E19" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F19" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G19" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H19" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I19" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A20" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D20" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E20" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F20" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G20" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H20" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A21" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D21" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E21" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F21" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G21" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H21" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I21" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A22" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D22" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E22" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F22" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G22" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H22" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I22" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A23" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D23" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E23" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F23" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G23" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H23" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I23" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A24" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D24" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E24" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F24" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G24" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H24" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I24" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A25" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D25" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E25" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F25" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G25" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H25" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I25" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A26" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D26" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E26" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F26" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G26" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H26" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I26" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A27" s="21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D27" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E27" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F27" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G27" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H27" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I27" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A28" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D28" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E28" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F28" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G28" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H28" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I28" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A29" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D29" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E29" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F29" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G29" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H29" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I29" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="18" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A30" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="D30" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="E30" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="F30" s="23" t="b">
+        <v>1</v>
+      </c>
+      <c r="G30" s="23">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H30" s="24">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I30" s="25" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="24" t="s">
-[...26 lines deleted...]
-        <v>10</v>
+      <c r="A31" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C31" s="29" t="b">
+        <v>1</v>
+      </c>
+      <c r="D31" s="29" t="b">
+        <v>1</v>
+      </c>
+      <c r="E31" s="29" t="b">
+        <v>1</v>
+      </c>
+      <c r="F31" s="29" t="b">
+        <v>1</v>
+      </c>
+      <c r="G31" s="29">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="H31" s="30">
+        <f t="shared" si="2"/>
+        <v>100</v>
+      </c>
+      <c r="I31" s="31" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="32" ht="24.75" customHeight="1">
-      <c r="A32" s="29" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="31">
+      <c r="A32" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="B32" s="33"/>
+      <c r="C32" s="34">
         <f t="shared" ref="C32:F32" si="3">COUNTIF(C3:C31, TRUE)</f>
         <v>29</v>
       </c>
-      <c r="D32" s="31">
+      <c r="D32" s="34">
         <f t="shared" si="3"/>
         <v>29</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="34">
         <f t="shared" si="3"/>
         <v>29</v>
       </c>
-      <c r="F32" s="31">
+      <c r="F32" s="34">
         <f t="shared" si="3"/>
         <v>29</v>
       </c>
-      <c r="G32" s="32">
+      <c r="G32" s="35">
         <f>SUM(G3:G31)</f>
         <v>116</v>
       </c>
-      <c r="H32" s="33">
+      <c r="H32" s="36">
         <f>100*G32/(29*4)</f>
         <v>100</v>
       </c>
-      <c r="I32" s="34"/>
+      <c r="I32" s="37"/>
     </row>
     <row r="34">
-      <c r="A34" s="35" t="s">
-[...6 lines deleted...]
-      <c r="E34" s="38" t="s">
+      <c r="A34" s="1" t="s">
         <v>68</v>
       </c>
+      <c r="B34" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" s="39"/>
+      <c r="E34" s="40" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="35">
-      <c r="A35" s="35" t="s">
-[...6 lines deleted...]
-      <c r="E35" s="38" t="s">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
+      <c r="B35" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" s="42"/>
+      <c r="E35" s="40" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="36">
-      <c r="A36" s="41" t="s">
-[...4 lines deleted...]
-        <v>73</v>
+      <c r="A36" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" s="44"/>
+      <c r="E36" s="40" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="37">
-      <c r="D37" s="43"/>
-[...1 lines deleted...]
-        <v>74</v>
+      <c r="D37" s="45"/>
+      <c r="E37" s="40" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="38">
-      <c r="D38" s="44"/>
-[...1 lines deleted...]
-        <v>75</v>
+      <c r="D38" s="46"/>
+      <c r="E38" s="40" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="39">
-      <c r="D39" s="45"/>
-[...1 lines deleted...]
-        <v>76</v>
+      <c r="D39" s="47"/>
+      <c r="E39" s="40" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="A36:B37"/>
     <mergeCell ref="E36:I36"/>
     <mergeCell ref="E37:I37"/>
     <mergeCell ref="E38:I38"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="E34:I34"/>
     <mergeCell ref="E35:I35"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:I32">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>OR(ISNUMBER(SEARCH("Invalid File", $I3)),ISNUMBER(SEARCH("Reject", $I3)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:I32">
     <cfRule type="expression" dxfId="1" priority="2">
@@ -2114,46 +2114,46 @@
     <cfRule type="expression" dxfId="5" priority="6">
       <formula>AND($H3=100, $I3&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="B34"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="46">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4">
         <f>Dashboard!H32</f>
         <v>100</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="35" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="47" t="str">
+      <c r="A2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="8" t="str">
         <f>Dashboard!B35</f>
         <v>17-12-2025, 12:24 AM</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>