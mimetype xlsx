--- v0 (2026-04-23)
+++ v1 (2026-06-17)
@@ -1170,51 +1170,51 @@
       </c>
       <c r="B31" s="12">
         <f>SUM(B2:B30)</f>
         <v>5561</v>
       </c>
       <c r="C31" s="13">
         <f>100*SUM(E2:E30)/29</f>
         <v>100</v>
       </c>
       <c r="D31" s="14"/>
     </row>
     <row r="33">
       <c r="A33" s="15" t="s">
         <v>36</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="16">
         <f>NOW()</f>
-        <v>46135.79098</v>
+        <v>46190.89655</v>
       </c>
       <c r="C34" s="16"/>
     </row>
     <row r="35">
       <c r="A35" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B35" s="18"/>
     </row>
     <row r="36">
       <c r="A36" s="18"/>
       <c r="B36" s="18"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="D2:D30">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$C2 = "Sudah Sesuai"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D2:D30">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>AND($C2 = "Belum Sesuai",$D2=FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D2:D30">
@@ -1257,32 +1257,32 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="19.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="19">
         <f>Monitoring!C31</f>
         <v>100</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="15" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="20">
         <f>Monitoring!B34</f>
-        <v>46135.79098</v>
+        <v>46190.89655</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>