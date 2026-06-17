--- v0 (2026-04-19)
+++ v1 (2026-06-17)
@@ -1534,32 +1534,32 @@
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="20.25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="18" t="s">
         <v>90</v>
       </c>
       <c r="B1" s="19">
         <f>100*COUNTA(Monitoring_Rilis_Publikasi_Podes_2025_Kabupaten_Kota[Jadwal Rilis])/29</f>
         <v>96.55172414</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="18" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="20">
         <f>NOW()</f>
-        <v>46131.80072</v>
+        <v>46190.79136</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>