--- v1 (2026-06-17)
+++ v2 (2026-10-11)
@@ -14,50 +14,56 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="monit" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="detail" sheetId="2" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="92">
   <si>
+    <t>progres</t>
+  </si>
+  <si>
+    <t>update</t>
+  </si>
+  <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Kabupaten/Kota</t>
   </si>
   <si>
     <t>Jadwal Rilis</t>
   </si>
   <si>
     <t>Upload Screenshot Bukti Rilis di Web</t>
   </si>
   <si>
     <t>Soft File Publikasi (pdf)</t>
   </si>
   <si>
     <t>Catatan</t>
   </si>
   <si>
     <t>JAYAPURA</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>Sudah</t>
@@ -332,71 +338,69 @@
       <t>https://yahukimokab.bps.go.id/id/publication/2025/12/19/3726f425c7b4fa785a11bfd4/statistik-potensi-desa-kabupaten-yahukimo-2025.html</t>
     </r>
     <r>
       <rPr>
         <color rgb="FF000000"/>
       </rPr>
       <t xml:space="preserve">, screenshot bukti rilis : </t>
     </r>
     <r>
       <rPr>
         <color rgb="FF1155CC"/>
         <u/>
       </rPr>
       <t>https://drive.google.com/file/d/1PqtgWZnHMKyl5__IdiFUDFKHUWPAf2B8/view?usp=sharing</t>
     </r>
   </si>
   <si>
     <t>PEG. BINTANG</t>
   </si>
   <si>
     <t>https://drive.bps.go.id/s/fYBqjXjdYiJ8iXr</t>
   </si>
   <si>
     <t>https://pegununganbintangkab.bps.go.id/id/publication/2025/12/19/d51a3e801bc100dd7720ef48/statistik-potensi-desa-kabupaten-pegunungan-bintang-2025.html</t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="d&quot;/&quot;m&quot;/&quot;yyyy"/>
-    <numFmt numFmtId="165" formatCode="dd mmmm yyyy, hh:mm"/>
+    <numFmt numFmtId="164" formatCode="dd mmmm yyyy, hh:mm"/>
+    <numFmt numFmtId="165" formatCode="d&quot;/&quot;m&quot;/&quot;yyyy"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <color theme="1"/>
+      <name val="Arial"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <color rgb="FF434343"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -409,132 +413,128 @@
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font>
       <u/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment vertical="bottom"/>
-[...5 lines deleted...]
-      <alignment vertical="bottom"/>
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF49564C"/>
           <bgColor rgb="FF49564C"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
@@ -825,663 +825,663 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1.0" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B3" sqref="B3" pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="20.13"/>
     <col customWidth="1" min="3" max="3" width="16.13"/>
     <col customWidth="1" min="4" max="4" width="22.88"/>
     <col customWidth="1" min="5" max="5" width="42.5"/>
     <col customWidth="1" min="6" max="6" width="119.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C1" s="1" t="s">
+      <c r="A1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="B1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="C1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="D1" s="5" t="s">
         <v>5</v>
       </c>
+      <c r="E1" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="4" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="3">
+      <c r="A2" s="6">
         <v>9403.0</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="6" t="s">
+      <c r="B2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="C2" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="D2" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="10" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" ht="22.5" customHeight="1">
+      <c r="A3" s="6">
+        <v>9408.0</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="11">
+        <v>46008.0</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="12"/>
+      <c r="F3" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="14"/>
+    </row>
+    <row r="4" ht="22.5" customHeight="1">
+      <c r="A4" s="6">
+        <v>9409.0</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="11">
+        <v>46009.0</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" ht="22.5" customHeight="1">
+      <c r="A5" s="6">
+        <v>9419.0</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" ht="22.5" customHeight="1">
+      <c r="A6" s="6">
+        <v>9420.0</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="7"/>
+    </row>
+    <row r="7" ht="22.5" customHeight="1">
+      <c r="A7" s="6">
+        <v>9426.0</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="11"/>
+      <c r="D7" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="7"/>
+      <c r="F7" s="17"/>
+    </row>
+    <row r="8" ht="22.5" customHeight="1">
+      <c r="A8" s="6">
+        <v>9427.0</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="9" ht="22.5" customHeight="1">
+      <c r="A9" s="6">
+        <v>9428.0</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="10" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" ht="22.5" customHeight="1">
+      <c r="A10" s="6">
+        <v>9471.0</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="11">
+        <v>46022.0</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="17"/>
+    </row>
+    <row r="11" ht="22.5" hidden="1" customHeight="1">
+      <c r="A11" s="6">
+        <v>9400.0</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="11"/>
+      <c r="D11" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+    </row>
+    <row r="12" ht="22.5" customHeight="1">
+      <c r="A12" s="6">
+        <v>9501.0</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" ht="22.5" customHeight="1">
+      <c r="A13" s="6">
+        <v>9502.0</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="17"/>
+    </row>
+    <row r="14" ht="22.5" customHeight="1">
+      <c r="A14" s="6">
+        <v>9503.0</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" ht="22.5" customHeight="1">
+      <c r="A15" s="6">
+        <v>9504.0</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" ht="22.5" hidden="1" customHeight="1">
+      <c r="A16" s="6">
+        <v>9500.0</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C16" s="11"/>
+      <c r="D16" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+    </row>
+    <row r="17" ht="22.5" customHeight="1">
+      <c r="A17" s="6">
+        <v>9601.0</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" ht="22.5" customHeight="1">
+      <c r="A18" s="6">
+        <v>9602.0</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" ht="22.5" customHeight="1">
+      <c r="A19" s="6">
+        <v>9603.0</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" ht="22.5" customHeight="1">
+      <c r="A20" s="6">
+        <v>9604.0</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="6">
+        <v>9605.0</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="11">
+        <v>46015.0</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" ht="22.5" customHeight="1">
+      <c r="A22" s="6">
+        <v>9606.0</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="11">
+        <v>46015.0</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23" ht="22.5" customHeight="1">
+      <c r="A23" s="6">
+        <v>9607.0</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="11">
+        <v>46009.0</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" ht="22.5" customHeight="1">
+      <c r="A24" s="6">
+        <v>9608.0</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="11">
+        <v>46010.0</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="18" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" ht="22.5" hidden="1" customHeight="1">
+      <c r="A25" s="6">
+        <v>9600.0</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="11"/>
+      <c r="D25" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+    </row>
+    <row r="26" ht="22.5" customHeight="1">
+      <c r="A26" s="6">
+        <v>9701.0</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
-    </row>
-[...98 lines deleted...]
-      <c r="C8" s="8">
+      <c r="D26" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+    </row>
+    <row r="27" ht="22.5" customHeight="1">
+      <c r="A27" s="6">
+        <v>9702.0</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+    </row>
+    <row r="28" ht="22.5" customHeight="1">
+      <c r="A28" s="6">
+        <v>9703.0</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C28" s="11">
+        <v>46021.0</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="29" ht="22.5" customHeight="1">
+      <c r="A29" s="6">
+        <v>9704.0</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+    </row>
+    <row r="30" ht="22.5" customHeight="1">
+      <c r="A30" s="6">
+        <v>9705.0</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E30" s="7"/>
+      <c r="F30" s="17"/>
+    </row>
+    <row r="31" ht="22.5" customHeight="1">
+      <c r="A31" s="6">
+        <v>9706.0</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="32" ht="22.5" customHeight="1">
+      <c r="A32" s="6">
+        <v>9707.0</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" s="11">
         <v>46010.0</v>
       </c>
-      <c r="D8" s="6" t="s">
-[...169 lines deleted...]
-      <c r="F17" s="7" t="s">
+      <c r="D32" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="33" ht="22.5" customHeight="1">
+      <c r="A33" s="6">
+        <v>9708.0</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C33" s="8" t="s">
         <v>50</v>
       </c>
-    </row>
-[...298 lines deleted...]
-        <v>89</v>
+      <c r="D33" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="C2:F33">
     <cfRule type="notContainsBlanks" dxfId="5" priority="1">
       <formula>LEN(TRIM(C2))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations>
     <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="C2:C33">
       <formula1>OR(NOT(ISERROR(DATEVALUE(C2))), AND(ISNUMBER(C2), LEFT(CELL("format", C2))="D"))</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="D2:D33">
       <formula1>"Belum,Sudah"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showDropDown="1" sqref="B2:B33 F2:F33"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="E2"/>
     <hyperlink r:id="rId2" ref="F2"/>
     <hyperlink r:id="rId3" ref="F3"/>
     <hyperlink r:id="rId4" ref="E4"/>
     <hyperlink r:id="rId5" ref="F4"/>
     <hyperlink r:id="rId6" ref="E5"/>
     <hyperlink r:id="rId7" ref="F5"/>
@@ -1520,46 +1520,46 @@
     <hyperlink r:id="rId40" ref="F32"/>
     <hyperlink r:id="rId41" ref="E33"/>
     <hyperlink r:id="rId42" ref="F33"/>
   </hyperlinks>
   <drawing r:id="rId43"/>
   <tableParts count="1">
     <tablePart r:id="rId45"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="20.25"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="19">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2">
         <f>100*COUNTA(Monitoring_Rilis_Publikasi_Podes_2025_Kabupaten_Kota[Jadwal Rilis])/29</f>
         <v>96.55172414</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="20">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3">
         <f>NOW()</f>
-        <v>46190.79136</v>
+        <v>46306.42163</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>