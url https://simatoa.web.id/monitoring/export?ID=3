--- v0 (2026-04-19)
+++ v1 (2026-06-17)
@@ -8945,51 +8945,51 @@
       <c r="A32" s="102"/>
       <c r="B32" s="102"/>
       <c r="C32" s="102"/>
       <c r="D32" s="102"/>
       <c r="E32" s="102"/>
       <c r="F32" s="102"/>
     </row>
     <row r="33">
       <c r="A33" s="21" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>87</v>
       </c>
       <c r="D33" s="69"/>
       <c r="E33" s="24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="21" t="s">
         <v>73</v>
       </c>
       <c r="B34" s="103">
         <f>NOW()</f>
-        <v>46131.89042</v>
+        <v>46190.87488</v>
       </c>
       <c r="D34" s="71"/>
       <c r="E34" s="24" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="27" t="s">
         <v>93</v>
       </c>
       <c r="D35" s="23"/>
       <c r="E35" s="24" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E34:J34"/>
     <mergeCell ref="E35:J35"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="E33:J33"/>