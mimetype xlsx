--- v1 (2026-06-17)
+++ v2 (2026-10-11)
@@ -19,209 +19,251 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="SIPW" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="FRS" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="FRS Sem2" sheetId="3" r:id="rId7"/>
     <sheet state="visible" name="detail" sheetId="4" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="97">
   <si>
+    <t>progres</t>
+  </si>
+  <si>
     <t>Kode Kabupaten</t>
   </si>
   <si>
     <t>Kabupaten/Kota</t>
   </si>
   <si>
     <t>sls</t>
   </si>
   <si>
     <t>Jumlah Desa</t>
   </si>
   <si>
     <t>assign petugas</t>
   </si>
   <si>
+    <t>JUMLAH PENGAJUAN FRS</t>
+  </si>
+  <si>
     <t>progres assign</t>
   </si>
   <si>
     <t>generate dokumen</t>
   </si>
   <si>
+    <t>update</t>
+  </si>
+  <si>
     <t>progres generate</t>
   </si>
   <si>
+    <t>16-10-2025, 03:08 PM</t>
+  </si>
+  <si>
     <t>Jumlah Entri</t>
   </si>
   <si>
+    <t>BA</t>
+  </si>
+  <si>
     <t>% Progres Entri</t>
   </si>
   <si>
     <t>Jumlah Entri Clean</t>
   </si>
   <si>
     <t>% Progres Entri Clean</t>
   </si>
   <si>
+    <t>KETERANGAN</t>
+  </si>
+  <si>
     <t>Anomali 01</t>
   </si>
   <si>
     <t>Anomali 02</t>
   </si>
   <si>
     <t>Anomali 03</t>
   </si>
   <si>
     <t>waktu</t>
   </si>
   <si>
+    <t>LK EXCEL</t>
+  </si>
+  <si>
+    <t>PWA</t>
+  </si>
+  <si>
     <t>9408</t>
   </si>
   <si>
+    <t>MB</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
     <t>KEPULAUAN YAPEN</t>
   </si>
   <si>
+    <t>JAYAPURA</t>
+  </si>
+  <si>
     <t>13:00:00</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>BIAK NUMFOR</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>SARMI</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>KEEROM</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>WAROPEN</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>SUPIORI</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
     <t>MAMBERAMO RAYA</t>
   </si>
   <si>
+    <t>v</t>
+  </si>
+  <si>
     <t>9471</t>
   </si>
   <si>
-    <t>JAYAPURA</t>
-[...1 lines deleted...]
-  <si>
     <t>9502</t>
   </si>
   <si>
     <t>BOVEN DIGOEL</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>MAPPI</t>
   </si>
   <si>
+    <t>KOTA JAYAPURA</t>
+  </si>
+  <si>
     <t>9504</t>
   </si>
   <si>
     <t>ASMAT</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>DOGIYAI</t>
   </si>
   <si>
+    <t>MERAUKE</t>
+  </si>
+  <si>
     <t>9603</t>
   </si>
   <si>
     <t>DEIYAI</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>NABIRE</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>PANIAI</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
     <t>INTAN JAYA</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>PUNCAK</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>PUNCAK JAYA</t>
   </si>
   <si>
+    <t>MIMIKA</t>
+  </si>
+  <si>
     <t>9701</t>
   </si>
   <si>
     <t>NDUGA</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>JAYAWIJAYA</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>LANNY JAYA</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>TOLIKARA</t>
   </si>
   <si>
     <t>9705</t>
@@ -232,993 +274,951 @@
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>YALIMO</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>YAHUKIMO</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>PEGUNUNGAN BINTANG</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Sumber:</t>
   </si>
   <si>
+    <t>https://frs.bps.go.id/area</t>
+  </si>
+  <si>
+    <t>: Belum Upload BA</t>
+  </si>
+  <si>
+    <t>Kondisi:</t>
+  </si>
+  <si>
+    <t>14/10/2025 10:50:00</t>
+  </si>
+  <si>
+    <t>: Salah Periode</t>
+  </si>
+  <si>
     <t>https://sipw.bps.go.id</t>
   </si>
   <si>
+    <t>Monitoring Updating MFD Semester 1 2025</t>
+  </si>
+  <si>
+    <t>: Sudah Upload BA</t>
+  </si>
+  <si>
+    <t>Monitoring Updating MFD Semester 2 2025</t>
+  </si>
+  <si>
     <t>: % Progres Entri = 100%</t>
   </si>
   <si>
-    <t>Kondisi:</t>
-[...1 lines deleted...]
-  <si>
     <t>: % Progres Entri Clean = 100%</t>
   </si>
   <si>
     <t>Monitoring Pengolahan Muatan Wilkerstat SE2026</t>
-  </si>
-[...61 lines deleted...]
-    <t>16-10-2025, 03:08 PM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy h:mm:ss"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
+    <font/>
     <font>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font/>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FFCCCCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor rgb="FFFF0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF00FF00"/>
         <bgColor rgb="FF00FF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4285F4"/>
         <bgColor rgb="FF4285F4"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="41">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
-      <left style="thick">
+      <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thick">
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
-    </border>
-[...42 lines deleted...]
-      <bottom style="thick">
+      <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...162 lines deleted...]
-      </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
-        <color rgb="FF000000"/>
-[...185 lines deleted...]
-      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="105">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="5" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="2" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="7" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf quotePrefix="1" borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="14" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf quotePrefix="1" borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="17" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="20" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="1" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="4" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="1" numFmtId="4" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="22" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf quotePrefix="1" borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="24" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf quotePrefix="1" borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="25" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="26" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf quotePrefix="1" borderId="27" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf quotePrefix="1" borderId="27" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="28" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="29" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="28" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="29" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf quotePrefix="1" borderId="30" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="32" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf quotePrefix="1" borderId="30" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="34" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="36" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="37" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf quotePrefix="1" borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf quotePrefix="1" borderId="34" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="36" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="26" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="28" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="38" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf quotePrefix="1" borderId="39" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="3" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf quotePrefix="1" borderId="39" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="40" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="4" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="2" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="3" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" vertical="bottom"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="7" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...190 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="2" xfId="0" applyFont="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor rgb="FF4285F4"/>
-          <bgColor rgb="FF4285F4"/>
+          <fgColor rgb="FFFFFF00"/>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+      <border/>
+    </dxf>
+    <dxf>
+      <font/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor rgb="FFFF0000"/>
+          <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF00FF00"/>
           <bgColor rgb="FF00FF00"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
-          <fgColor rgb="FFFFFF00"/>
-[...10 lines deleted...]
-          <bgColor rgb="FFFF0000"/>
+          <fgColor rgb="FF4285F4"/>
+          <bgColor rgb="FF4285F4"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFF9900"/>
           <bgColor rgb="FFFF9900"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
@@ -1454,7600 +1454,7600 @@
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="14.25"/>
     <col customWidth="1" min="2" max="2" width="27.0"/>
     <col customWidth="1" hidden="1" min="3" max="3" width="6.25"/>
     <col customWidth="1" min="4" max="4" width="14.5"/>
     <col customWidth="1" hidden="1" min="5" max="5" width="10.13"/>
     <col customWidth="1" hidden="1" min="6" max="6" width="16.25"/>
     <col customWidth="1" hidden="1" min="7" max="7" width="11.13"/>
     <col customWidth="1" hidden="1" min="8" max="8" width="17.88"/>
     <col customWidth="1" min="9" max="9" width="12.75"/>
     <col customWidth="1" min="10" max="10" width="12.38"/>
     <col customWidth="1" min="11" max="11" width="12.88"/>
     <col customWidth="1" min="12" max="12" width="12.38"/>
     <col customWidth="1" min="13" max="15" width="10.38"/>
     <col hidden="1" min="16" max="16" width="12.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="36.0" customHeight="1">
-      <c r="A1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="C1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="D1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="3" t="s">
+      <c r="E1" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="3" t="s">
+      <c r="F1" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="G1" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K1" s="4" t="s">
+      <c r="H1" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M1" s="5" t="s">
+      <c r="I1" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O1" s="5" t="s">
+      <c r="J1" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="6" t="s">
+      <c r="K1" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="7"/>
-[...8 lines deleted...]
-      <c r="Z1" s="7"/>
+      <c r="L1" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="M1" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="N1" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="P1" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="20"/>
+      <c r="T1" s="20"/>
+      <c r="U1" s="20"/>
+      <c r="V1" s="20"/>
+      <c r="W1" s="20"/>
+      <c r="X1" s="20"/>
+      <c r="Y1" s="20"/>
+      <c r="Z1" s="20"/>
     </row>
     <row r="2">
-      <c r="A2" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C2" s="10">
+      <c r="A2" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="33">
         <v>852.0</v>
       </c>
-      <c r="D2" s="10">
+      <c r="D2" s="33">
         <v>165.0</v>
       </c>
-      <c r="E2" s="10">
+      <c r="E2" s="33">
         <v>852.0</v>
       </c>
-      <c r="F2" s="11">
-[...2 lines deleted...]
-      <c r="G2" s="10">
+      <c r="F2" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G2" s="33">
         <v>165.0</v>
       </c>
-      <c r="H2" s="11">
-[...2 lines deleted...]
-      <c r="I2" s="10">
+      <c r="H2" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I2" s="33">
         <v>165.0</v>
       </c>
-      <c r="J2" s="12">
-[...2 lines deleted...]
-      <c r="K2" s="10">
+      <c r="J2" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K2" s="33">
         <v>165.0</v>
       </c>
-      <c r="L2" s="12">
-[...2 lines deleted...]
-      <c r="M2" s="10">
+      <c r="L2" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M2" s="33">
         <v>1.0</v>
       </c>
-      <c r="N2" s="10">
+      <c r="N2" s="33">
         <v>41.0</v>
       </c>
-      <c r="O2" s="10">
+      <c r="O2" s="33">
         <v>23.0</v>
       </c>
-      <c r="P2" s="13" t="s">
-        <v>18</v>
+      <c r="P2" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="10">
+      <c r="A3" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="33">
         <v>861.0</v>
       </c>
-      <c r="D3" s="10">
+      <c r="D3" s="33">
         <v>271.0</v>
       </c>
-      <c r="E3" s="10">
+      <c r="E3" s="33">
         <v>861.0</v>
       </c>
-      <c r="F3" s="11">
-[...2 lines deleted...]
-      <c r="G3" s="10">
+      <c r="F3" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G3" s="33">
         <v>271.0</v>
       </c>
-      <c r="H3" s="11">
-[...2 lines deleted...]
-      <c r="I3" s="10">
+      <c r="H3" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I3" s="33">
         <v>271.0</v>
       </c>
-      <c r="J3" s="12">
-[...2 lines deleted...]
-      <c r="K3" s="10">
+      <c r="J3" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K3" s="33">
         <v>271.0</v>
       </c>
-      <c r="L3" s="12">
-[...2 lines deleted...]
-      <c r="M3" s="10">
+      <c r="L3" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M3" s="33">
         <v>0.0</v>
       </c>
-      <c r="N3" s="10">
+      <c r="N3" s="33">
         <v>54.0</v>
       </c>
-      <c r="O3" s="10">
+      <c r="O3" s="33">
         <v>43.0</v>
       </c>
-      <c r="P3" s="13" t="s">
-        <v>18</v>
+      <c r="P3" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="10">
+      <c r="A4" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="33">
         <v>418.0</v>
       </c>
-      <c r="D4" s="10">
+      <c r="D4" s="33">
         <v>111.0</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="33">
         <v>418.0</v>
       </c>
-      <c r="F4" s="11">
-[...2 lines deleted...]
-      <c r="G4" s="10">
+      <c r="F4" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G4" s="33">
         <v>111.0</v>
       </c>
-      <c r="H4" s="11">
-[...2 lines deleted...]
-      <c r="I4" s="10">
+      <c r="H4" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I4" s="33">
         <v>111.0</v>
       </c>
-      <c r="J4" s="12">
-[...2 lines deleted...]
-      <c r="K4" s="10">
+      <c r="J4" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K4" s="33">
         <v>111.0</v>
       </c>
-      <c r="L4" s="12">
-[...2 lines deleted...]
-      <c r="M4" s="10">
+      <c r="L4" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M4" s="33">
         <v>0.0</v>
       </c>
-      <c r="N4" s="10">
+      <c r="N4" s="33">
         <v>16.0</v>
       </c>
-      <c r="O4" s="10">
+      <c r="O4" s="33">
         <v>33.0</v>
       </c>
-      <c r="P4" s="13" t="s">
-        <v>18</v>
+      <c r="P4" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C5" s="10">
+      <c r="A5" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="33">
         <v>717.0</v>
       </c>
-      <c r="D5" s="10">
+      <c r="D5" s="33">
         <v>91.0</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="33">
         <v>709.0</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="35">
         <v>98.88</v>
       </c>
-      <c r="G5" s="10">
+      <c r="G5" s="33">
         <v>91.0</v>
       </c>
-      <c r="H5" s="11">
-[...2 lines deleted...]
-      <c r="I5" s="10">
+      <c r="H5" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I5" s="33">
         <v>91.0</v>
       </c>
-      <c r="J5" s="12">
-[...2 lines deleted...]
-      <c r="K5" s="10">
+      <c r="J5" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K5" s="33">
         <v>91.0</v>
       </c>
-      <c r="L5" s="12">
-[...2 lines deleted...]
-      <c r="M5" s="10">
+      <c r="L5" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M5" s="33">
         <v>0.0</v>
       </c>
-      <c r="N5" s="10">
+      <c r="N5" s="33">
         <v>30.0</v>
       </c>
-      <c r="O5" s="10">
+      <c r="O5" s="33">
         <v>83.0</v>
       </c>
-      <c r="P5" s="13" t="s">
-        <v>18</v>
+      <c r="P5" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C6" s="10">
+      <c r="A6" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="33">
         <v>386.0</v>
       </c>
-      <c r="D6" s="10">
+      <c r="D6" s="33">
         <v>111.0</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="33">
         <v>379.0</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="35">
         <v>98.19</v>
       </c>
-      <c r="G6" s="10">
+      <c r="G6" s="33">
         <v>111.0</v>
       </c>
-      <c r="H6" s="11">
-[...2 lines deleted...]
-      <c r="I6" s="10">
+      <c r="H6" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I6" s="33">
         <v>111.0</v>
       </c>
-      <c r="J6" s="12">
-[...2 lines deleted...]
-      <c r="K6" s="10">
+      <c r="J6" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K6" s="33">
         <v>111.0</v>
       </c>
-      <c r="L6" s="12">
-[...2 lines deleted...]
-      <c r="M6" s="10">
+      <c r="L6" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M6" s="33">
         <v>0.0</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N6" s="33">
         <v>55.0</v>
       </c>
-      <c r="O6" s="10">
+      <c r="O6" s="33">
         <v>28.0</v>
       </c>
-      <c r="P6" s="13" t="s">
-        <v>18</v>
+      <c r="P6" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="A7" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="33">
+        <v>203.0</v>
+      </c>
+      <c r="D7" s="33">
+        <v>38.0</v>
+      </c>
+      <c r="E7" s="33">
+        <v>195.0</v>
+      </c>
+      <c r="F7" s="35">
+        <v>96.06</v>
+      </c>
+      <c r="G7" s="33">
+        <v>38.0</v>
+      </c>
+      <c r="H7" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I7" s="33">
+        <v>38.0</v>
+      </c>
+      <c r="J7" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K7" s="33">
+        <v>38.0</v>
+      </c>
+      <c r="L7" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M7" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N7" s="33">
+        <v>2.0</v>
+      </c>
+      <c r="O7" s="33">
+        <v>33.0</v>
+      </c>
+      <c r="P7" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="33">
+        <v>86.0</v>
+      </c>
+      <c r="D8" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="E8" s="33">
+        <v>85.0</v>
+      </c>
+      <c r="F8" s="35">
+        <v>98.84</v>
+      </c>
+      <c r="G8" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="H8" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I8" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="J8" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K8" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="L8" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M8" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N8" s="33">
+        <v>38.0</v>
+      </c>
+      <c r="O8" s="33">
+        <v>8.0</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="10">
-[...2 lines deleted...]
-      <c r="D7" s="10">
+      <c r="C9" s="33">
+        <v>1026.0</v>
+      </c>
+      <c r="D9" s="33">
+        <v>39.0</v>
+      </c>
+      <c r="E9" s="33">
+        <v>1021.0</v>
+      </c>
+      <c r="F9" s="35">
+        <v>99.51</v>
+      </c>
+      <c r="G9" s="33">
+        <v>39.0</v>
+      </c>
+      <c r="H9" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I9" s="33">
+        <v>39.0</v>
+      </c>
+      <c r="J9" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K9" s="33">
+        <v>39.0</v>
+      </c>
+      <c r="L9" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M9" s="33">
+        <v>1.0</v>
+      </c>
+      <c r="N9" s="33">
+        <v>132.0</v>
+      </c>
+      <c r="O9" s="33">
+        <v>121.0</v>
+      </c>
+      <c r="P9" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="33">
+        <v>498.0</v>
+      </c>
+      <c r="D10" s="33">
+        <v>112.0</v>
+      </c>
+      <c r="E10" s="33">
+        <v>492.0</v>
+      </c>
+      <c r="F10" s="35">
+        <v>98.8</v>
+      </c>
+      <c r="G10" s="33">
+        <v>112.0</v>
+      </c>
+      <c r="H10" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I10" s="33">
+        <v>112.0</v>
+      </c>
+      <c r="J10" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K10" s="33">
+        <v>112.0</v>
+      </c>
+      <c r="L10" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M10" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N10" s="33">
+        <v>69.0</v>
+      </c>
+      <c r="O10" s="33">
+        <v>52.0</v>
+      </c>
+      <c r="P10" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="33">
+        <v>871.0</v>
+      </c>
+      <c r="D11" s="33">
+        <v>164.0</v>
+      </c>
+      <c r="E11" s="33">
+        <v>861.0</v>
+      </c>
+      <c r="F11" s="35">
+        <v>98.85</v>
+      </c>
+      <c r="G11" s="33">
+        <v>164.0</v>
+      </c>
+      <c r="H11" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I11" s="33">
+        <v>164.0</v>
+      </c>
+      <c r="J11" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K11" s="33">
+        <v>164.0</v>
+      </c>
+      <c r="L11" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M11" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N11" s="33">
+        <v>165.0</v>
+      </c>
+      <c r="O11" s="33">
+        <v>37.0</v>
+      </c>
+      <c r="P11" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="33">
+        <v>936.0</v>
+      </c>
+      <c r="D12" s="33">
+        <v>224.0</v>
+      </c>
+      <c r="E12" s="33">
+        <v>936.0</v>
+      </c>
+      <c r="F12" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G12" s="33">
+        <v>224.0</v>
+      </c>
+      <c r="H12" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I12" s="33">
+        <v>224.0</v>
+      </c>
+      <c r="J12" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K12" s="33">
+        <v>224.0</v>
+      </c>
+      <c r="L12" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M12" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N12" s="33">
+        <v>265.0</v>
+      </c>
+      <c r="O12" s="33">
+        <v>32.0</v>
+      </c>
+      <c r="P12" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="33">
+        <v>504.0</v>
+      </c>
+      <c r="D13" s="33">
+        <v>79.0</v>
+      </c>
+      <c r="E13" s="33">
+        <v>504.0</v>
+      </c>
+      <c r="F13" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G13" s="33">
+        <v>79.0</v>
+      </c>
+      <c r="H13" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I13" s="33">
+        <v>79.0</v>
+      </c>
+      <c r="J13" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K13" s="33">
+        <v>79.0</v>
+      </c>
+      <c r="L13" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M13" s="33">
+        <v>6.0</v>
+      </c>
+      <c r="N13" s="33">
+        <v>33.0</v>
+      </c>
+      <c r="O13" s="33">
+        <v>35.0</v>
+      </c>
+      <c r="P13" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="33">
+        <v>325.0</v>
+      </c>
+      <c r="D14" s="33">
+        <v>67.0</v>
+      </c>
+      <c r="E14" s="33">
+        <v>325.0</v>
+      </c>
+      <c r="F14" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G14" s="33">
+        <v>67.0</v>
+      </c>
+      <c r="H14" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I14" s="33">
+        <v>67.0</v>
+      </c>
+      <c r="J14" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K14" s="33">
+        <v>67.0</v>
+      </c>
+      <c r="L14" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M14" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N14" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O14" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="P14" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="33">
+        <v>923.0</v>
+      </c>
+      <c r="D15" s="33">
+        <v>89.0</v>
+      </c>
+      <c r="E15" s="33">
+        <v>916.0</v>
+      </c>
+      <c r="F15" s="35">
+        <v>99.24</v>
+      </c>
+      <c r="G15" s="33">
+        <v>89.0</v>
+      </c>
+      <c r="H15" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I15" s="33">
+        <v>89.0</v>
+      </c>
+      <c r="J15" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K15" s="33">
+        <v>89.0</v>
+      </c>
+      <c r="L15" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M15" s="33">
         <v>38.0</v>
       </c>
-      <c r="E7" s="10">
-[...23 lines deleted...]
-      <c r="M7" s="10">
+      <c r="N15" s="33">
+        <v>50.0</v>
+      </c>
+      <c r="O15" s="33">
+        <v>80.0</v>
+      </c>
+      <c r="P15" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="33">
+        <v>1075.0</v>
+      </c>
+      <c r="D16" s="33">
+        <v>216.0</v>
+      </c>
+      <c r="E16" s="33">
+        <v>1075.0</v>
+      </c>
+      <c r="F16" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G16" s="33">
+        <v>216.0</v>
+      </c>
+      <c r="H16" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I16" s="33">
+        <v>216.0</v>
+      </c>
+      <c r="J16" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K16" s="33">
+        <v>216.0</v>
+      </c>
+      <c r="L16" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M16" s="33">
         <v>0.0</v>
       </c>
-      <c r="N7" s="10">
+      <c r="N16" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O16" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="P16" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="33">
+        <v>373.0</v>
+      </c>
+      <c r="D17" s="33">
+        <v>97.0</v>
+      </c>
+      <c r="E17" s="33">
+        <v>373.0</v>
+      </c>
+      <c r="F17" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G17" s="33">
+        <v>97.0</v>
+      </c>
+      <c r="H17" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I17" s="33">
+        <v>97.0</v>
+      </c>
+      <c r="J17" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K17" s="33">
+        <v>97.0</v>
+      </c>
+      <c r="L17" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M17" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N17" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O17" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="P17" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="33">
+        <v>209.0</v>
+      </c>
+      <c r="D18" s="33">
+        <v>206.0</v>
+      </c>
+      <c r="E18" s="33">
+        <v>209.0</v>
+      </c>
+      <c r="F18" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G18" s="33">
+        <v>206.0</v>
+      </c>
+      <c r="H18" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I18" s="33">
+        <v>206.0</v>
+      </c>
+      <c r="J18" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K18" s="33">
+        <v>206.0</v>
+      </c>
+      <c r="L18" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N18" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O18" s="33">
+        <v>1.0</v>
+      </c>
+      <c r="P18" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="33">
+        <v>337.0</v>
+      </c>
+      <c r="D19" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="E19" s="33">
+        <v>337.0</v>
+      </c>
+      <c r="F19" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G19" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="H19" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I19" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="J19" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K19" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="L19" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N19" s="33">
+        <v>103.0</v>
+      </c>
+      <c r="O19" s="33">
+        <v>7.0</v>
+      </c>
+      <c r="P19" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="33">
+        <v>319.0</v>
+      </c>
+      <c r="D20" s="33">
+        <v>248.0</v>
+      </c>
+      <c r="E20" s="33">
+        <v>319.0</v>
+      </c>
+      <c r="F20" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G20" s="33">
+        <v>248.0</v>
+      </c>
+      <c r="H20" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I20" s="33">
+        <v>248.0</v>
+      </c>
+      <c r="J20" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K20" s="33">
+        <v>248.0</v>
+      </c>
+      <c r="L20" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N20" s="33">
+        <v>46.0</v>
+      </c>
+      <c r="O20" s="33">
+        <v>18.0</v>
+      </c>
+      <c r="P20" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="33">
+        <v>1198.0</v>
+      </c>
+      <c r="D21" s="33">
+        <v>332.0</v>
+      </c>
+      <c r="E21" s="33">
+        <v>1198.0</v>
+      </c>
+      <c r="F21" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G21" s="33">
+        <v>332.0</v>
+      </c>
+      <c r="H21" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I21" s="33">
+        <v>332.0</v>
+      </c>
+      <c r="J21" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K21" s="33">
+        <v>332.0</v>
+      </c>
+      <c r="L21" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M21" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N21" s="33">
+        <v>110.0</v>
+      </c>
+      <c r="O21" s="33">
+        <v>16.0</v>
+      </c>
+      <c r="P21" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" s="33">
+        <v>431.0</v>
+      </c>
+      <c r="D22" s="33">
+        <v>355.0</v>
+      </c>
+      <c r="E22" s="33">
+        <v>431.0</v>
+      </c>
+      <c r="F22" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G22" s="33">
+        <v>355.0</v>
+      </c>
+      <c r="H22" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I22" s="33">
+        <v>355.0</v>
+      </c>
+      <c r="J22" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K22" s="33">
+        <v>355.0</v>
+      </c>
+      <c r="L22" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M22" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N22" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O22" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="P22" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="33">
+        <v>546.0</v>
+      </c>
+      <c r="D23" s="33">
+        <v>545.0</v>
+      </c>
+      <c r="E23" s="33">
+        <v>546.0</v>
+      </c>
+      <c r="F23" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G23" s="33">
+        <v>545.0</v>
+      </c>
+      <c r="H23" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I23" s="33">
+        <v>545.0</v>
+      </c>
+      <c r="J23" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K23" s="33">
+        <v>545.0</v>
+      </c>
+      <c r="L23" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N23" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="O23" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="P23" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C24" s="33">
+        <v>87.0</v>
+      </c>
+      <c r="D24" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="E24" s="33">
+        <v>87.0</v>
+      </c>
+      <c r="F24" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G24" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="H24" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I24" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="J24" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K24" s="33">
+        <v>59.0</v>
+      </c>
+      <c r="L24" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0.0</v>
+      </c>
+      <c r="N24" s="33">
+        <v>4.0</v>
+      </c>
+      <c r="O24" s="33">
         <v>2.0</v>
       </c>
-      <c r="O7" s="10">
-[...7 lines deleted...]
-      <c r="A8" s="8" t="s">
+      <c r="P24" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...32 lines deleted...]
-      <c r="M8" s="10">
+    </row>
+    <row r="25">
+      <c r="A25" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="D25" s="33">
+        <v>300.0</v>
+      </c>
+      <c r="E25" s="33">
+        <v>302.0</v>
+      </c>
+      <c r="F25" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G25" s="33">
+        <v>300.0</v>
+      </c>
+      <c r="H25" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I25" s="33">
+        <v>300.0</v>
+      </c>
+      <c r="J25" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K25" s="33">
+        <v>300.0</v>
+      </c>
+      <c r="L25" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>1.0</v>
+      </c>
+      <c r="N25" s="33">
+        <v>123.0</v>
+      </c>
+      <c r="O25" s="33">
+        <v>4.0</v>
+      </c>
+      <c r="P25" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" s="33">
+        <v>647.0</v>
+      </c>
+      <c r="D26" s="33">
+        <v>518.0</v>
+      </c>
+      <c r="E26" s="33">
+        <v>223.0</v>
+      </c>
+      <c r="F26" s="35">
+        <v>34.47</v>
+      </c>
+      <c r="G26" s="33">
+        <v>518.0</v>
+      </c>
+      <c r="H26" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I26" s="33">
+        <v>518.0</v>
+      </c>
+      <c r="J26" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K26" s="33">
+        <v>518.0</v>
+      </c>
+      <c r="L26" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M26" s="33">
         <v>0.0</v>
       </c>
-      <c r="N8" s="10">
-[...96 lines deleted...]
-      <c r="M10" s="10">
+      <c r="N26" s="33">
+        <v>268.0</v>
+      </c>
+      <c r="O26" s="33">
+        <v>48.0</v>
+      </c>
+      <c r="P26" s="42" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="C27" s="33">
+        <v>555.0</v>
+      </c>
+      <c r="D27" s="33">
+        <v>277.0</v>
+      </c>
+      <c r="E27" s="33">
+        <v>555.0</v>
+      </c>
+      <c r="F27" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="G27" s="33">
+        <v>277.0</v>
+      </c>
+      <c r="H27" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="I27" s="33">
+        <v>277.0</v>
+      </c>
+      <c r="J27" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="K27" s="33">
+        <v>277.0</v>
+      </c>
+      <c r="L27" s="40">
+        <v>100.0</v>
+      </c>
+      <c r="M27" s="33">
         <v>0.0</v>
       </c>
-      <c r="N10" s="10">
-[...169 lines deleted...]
-      <c r="D14" s="10">
+      <c r="N27" s="33">
         <v>67.0</v>
       </c>
-      <c r="E14" s="10">
-[...679 lines deleted...]
-      <c r="O27" s="10">
+      <c r="O27" s="33">
         <v>21.0</v>
       </c>
-      <c r="P27" s="13" t="s">
-        <v>18</v>
+      <c r="P27" s="42" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="14" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="16">
+      <c r="A28" s="79" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="80"/>
+      <c r="C28" s="82">
         <f>SUM(C3:C27)</f>
         <v>13833</v>
       </c>
-      <c r="D28" s="16">
+      <c r="D28" s="82">
         <f t="shared" ref="D28:E28" si="1">SUM(D2:D27)</f>
         <v>5075</v>
       </c>
-      <c r="E28" s="16">
+      <c r="E28" s="82">
         <f t="shared" si="1"/>
         <v>14209</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F28" s="91">
         <f>100*E28/C28</f>
         <v>102.7181378</v>
       </c>
-      <c r="G28" s="16">
+      <c r="G28" s="82">
         <f>SUM(G2:G27)</f>
         <v>5075</v>
       </c>
-      <c r="H28" s="17">
+      <c r="H28" s="91">
         <f>100*G28/D28</f>
         <v>100</v>
       </c>
-      <c r="I28" s="16">
+      <c r="I28" s="82">
         <f>SUM(I2:I27)</f>
         <v>5075</v>
       </c>
-      <c r="J28" s="18">
+      <c r="J28" s="92">
         <f>100*I28/D28</f>
         <v>100</v>
       </c>
-      <c r="K28" s="16">
+      <c r="K28" s="82">
         <f>SUM(K2:K27)</f>
         <v>5075</v>
       </c>
-      <c r="L28" s="18">
+      <c r="L28" s="92">
         <f>100*K28/D28</f>
         <v>100</v>
       </c>
-      <c r="M28" s="16">
+      <c r="M28" s="82">
         <f t="shared" ref="M28:O28" si="2">SUM(M2:M27)</f>
         <v>47</v>
       </c>
-      <c r="N28" s="16">
+      <c r="N28" s="82">
         <f t="shared" si="2"/>
         <v>1671</v>
       </c>
-      <c r="O28" s="16">
+      <c r="O28" s="82">
         <f t="shared" si="2"/>
         <v>725</v>
       </c>
-      <c r="P28" s="19"/>
+      <c r="P28" s="96"/>
     </row>
     <row r="29">
-      <c r="M29" s="20"/>
-[...1 lines deleted...]
-      <c r="O29" s="20"/>
+      <c r="M29" s="98"/>
+      <c r="N29" s="98"/>
+      <c r="O29" s="98"/>
     </row>
     <row r="30">
-      <c r="A30" s="21" t="s">
-[...7 lines deleted...]
-        <v>72</v>
+      <c r="A30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="I30" s="101"/>
+      <c r="J30" s="95" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="25" t="str">
+      <c r="A31" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="103" t="str">
         <f>detail!B2</f>
         <v>16-10-2025, 03:08 PM</v>
       </c>
-      <c r="I31" s="26"/>
-[...1 lines deleted...]
-        <v>74</v>
+      <c r="I31" s="104"/>
+      <c r="J31" s="95" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="27" t="s">
-[...6 lines deleted...]
-      <c r="O32" s="20"/>
+      <c r="A32" s="100" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" s="100"/>
+      <c r="D32" s="100"/>
+      <c r="M32" s="98"/>
+      <c r="N32" s="98"/>
+      <c r="O32" s="98"/>
     </row>
     <row r="33">
-      <c r="M33" s="20"/>
-[...1 lines deleted...]
-      <c r="O33" s="20"/>
+      <c r="M33" s="98"/>
+      <c r="N33" s="98"/>
+      <c r="O33" s="98"/>
     </row>
     <row r="34">
-      <c r="M34" s="20"/>
-[...1 lines deleted...]
-      <c r="O34" s="20"/>
+      <c r="M34" s="98"/>
+      <c r="N34" s="98"/>
+      <c r="O34" s="98"/>
     </row>
     <row r="35">
-      <c r="M35" s="20"/>
-[...1 lines deleted...]
-      <c r="O35" s="20"/>
+      <c r="M35" s="98"/>
+      <c r="N35" s="98"/>
+      <c r="O35" s="98"/>
     </row>
     <row r="36">
-      <c r="M36" s="20"/>
-[...1 lines deleted...]
-      <c r="O36" s="20"/>
+      <c r="M36" s="98"/>
+      <c r="N36" s="98"/>
+      <c r="O36" s="98"/>
     </row>
     <row r="37">
-      <c r="M37" s="20"/>
-[...1 lines deleted...]
-      <c r="O37" s="20"/>
+      <c r="M37" s="98"/>
+      <c r="N37" s="98"/>
+      <c r="O37" s="98"/>
     </row>
     <row r="38">
-      <c r="M38" s="20"/>
-[...1 lines deleted...]
-      <c r="O38" s="20"/>
+      <c r="M38" s="98"/>
+      <c r="N38" s="98"/>
+      <c r="O38" s="98"/>
     </row>
     <row r="39">
-      <c r="M39" s="20"/>
-[...1 lines deleted...]
-      <c r="O39" s="20"/>
+      <c r="M39" s="98"/>
+      <c r="N39" s="98"/>
+      <c r="O39" s="98"/>
     </row>
     <row r="40">
-      <c r="M40" s="20"/>
-[...1 lines deleted...]
-      <c r="O40" s="20"/>
+      <c r="M40" s="98"/>
+      <c r="N40" s="98"/>
+      <c r="O40" s="98"/>
     </row>
     <row r="41">
-      <c r="M41" s="20"/>
-[...1 lines deleted...]
-      <c r="O41" s="20"/>
+      <c r="M41" s="98"/>
+      <c r="N41" s="98"/>
+      <c r="O41" s="98"/>
     </row>
     <row r="42">
-      <c r="M42" s="20"/>
-[...1 lines deleted...]
-      <c r="O42" s="20"/>
+      <c r="M42" s="98"/>
+      <c r="N42" s="98"/>
+      <c r="O42" s="98"/>
     </row>
     <row r="43">
-      <c r="M43" s="20"/>
-[...1 lines deleted...]
-      <c r="O43" s="20"/>
+      <c r="M43" s="98"/>
+      <c r="N43" s="98"/>
+      <c r="O43" s="98"/>
     </row>
     <row r="44">
-      <c r="M44" s="20"/>
-[...1 lines deleted...]
-      <c r="O44" s="20"/>
+      <c r="M44" s="98"/>
+      <c r="N44" s="98"/>
+      <c r="O44" s="98"/>
     </row>
     <row r="45">
-      <c r="M45" s="20"/>
-[...1 lines deleted...]
-      <c r="O45" s="20"/>
+      <c r="M45" s="98"/>
+      <c r="N45" s="98"/>
+      <c r="O45" s="98"/>
     </row>
     <row r="46">
-      <c r="M46" s="20"/>
-[...1 lines deleted...]
-      <c r="O46" s="20"/>
+      <c r="M46" s="98"/>
+      <c r="N46" s="98"/>
+      <c r="O46" s="98"/>
     </row>
     <row r="47">
-      <c r="M47" s="20"/>
-[...1 lines deleted...]
-      <c r="O47" s="20"/>
+      <c r="M47" s="98"/>
+      <c r="N47" s="98"/>
+      <c r="O47" s="98"/>
     </row>
     <row r="48">
-      <c r="M48" s="20"/>
-[...1 lines deleted...]
-      <c r="O48" s="20"/>
+      <c r="M48" s="98"/>
+      <c r="N48" s="98"/>
+      <c r="O48" s="98"/>
     </row>
     <row r="49">
-      <c r="M49" s="20"/>
-[...1 lines deleted...]
-      <c r="O49" s="20"/>
+      <c r="M49" s="98"/>
+      <c r="N49" s="98"/>
+      <c r="O49" s="98"/>
     </row>
     <row r="50">
-      <c r="M50" s="20"/>
-[...1 lines deleted...]
-      <c r="O50" s="20"/>
+      <c r="M50" s="98"/>
+      <c r="N50" s="98"/>
+      <c r="O50" s="98"/>
     </row>
     <row r="51">
-      <c r="M51" s="20"/>
-[...1 lines deleted...]
-      <c r="O51" s="20"/>
+      <c r="M51" s="98"/>
+      <c r="N51" s="98"/>
+      <c r="O51" s="98"/>
     </row>
     <row r="52">
-      <c r="M52" s="20"/>
-[...1 lines deleted...]
-      <c r="O52" s="20"/>
+      <c r="M52" s="98"/>
+      <c r="N52" s="98"/>
+      <c r="O52" s="98"/>
     </row>
     <row r="53">
-      <c r="M53" s="20"/>
-[...1 lines deleted...]
-      <c r="O53" s="20"/>
+      <c r="M53" s="98"/>
+      <c r="N53" s="98"/>
+      <c r="O53" s="98"/>
     </row>
     <row r="54">
-      <c r="M54" s="20"/>
-[...1 lines deleted...]
-      <c r="O54" s="20"/>
+      <c r="M54" s="98"/>
+      <c r="N54" s="98"/>
+      <c r="O54" s="98"/>
     </row>
     <row r="55">
-      <c r="M55" s="20"/>
-[...1 lines deleted...]
-      <c r="O55" s="20"/>
+      <c r="M55" s="98"/>
+      <c r="N55" s="98"/>
+      <c r="O55" s="98"/>
     </row>
     <row r="56">
-      <c r="M56" s="20"/>
-[...1 lines deleted...]
-      <c r="O56" s="20"/>
+      <c r="M56" s="98"/>
+      <c r="N56" s="98"/>
+      <c r="O56" s="98"/>
     </row>
     <row r="57">
-      <c r="M57" s="20"/>
-[...1 lines deleted...]
-      <c r="O57" s="20"/>
+      <c r="M57" s="98"/>
+      <c r="N57" s="98"/>
+      <c r="O57" s="98"/>
     </row>
     <row r="58">
-      <c r="M58" s="20"/>
-[...1 lines deleted...]
-      <c r="O58" s="20"/>
+      <c r="M58" s="98"/>
+      <c r="N58" s="98"/>
+      <c r="O58" s="98"/>
     </row>
     <row r="59">
-      <c r="M59" s="20"/>
-[...1 lines deleted...]
-      <c r="O59" s="20"/>
+      <c r="M59" s="98"/>
+      <c r="N59" s="98"/>
+      <c r="O59" s="98"/>
     </row>
     <row r="60">
-      <c r="M60" s="20"/>
-[...1 lines deleted...]
-      <c r="O60" s="20"/>
+      <c r="M60" s="98"/>
+      <c r="N60" s="98"/>
+      <c r="O60" s="98"/>
     </row>
     <row r="61">
-      <c r="M61" s="20"/>
-[...1 lines deleted...]
-      <c r="O61" s="20"/>
+      <c r="M61" s="98"/>
+      <c r="N61" s="98"/>
+      <c r="O61" s="98"/>
     </row>
     <row r="62">
-      <c r="M62" s="20"/>
-[...1 lines deleted...]
-      <c r="O62" s="20"/>
+      <c r="M62" s="98"/>
+      <c r="N62" s="98"/>
+      <c r="O62" s="98"/>
     </row>
     <row r="63">
-      <c r="M63" s="20"/>
-[...1 lines deleted...]
-      <c r="O63" s="20"/>
+      <c r="M63" s="98"/>
+      <c r="N63" s="98"/>
+      <c r="O63" s="98"/>
     </row>
     <row r="64">
-      <c r="M64" s="20"/>
-[...1 lines deleted...]
-      <c r="O64" s="20"/>
+      <c r="M64" s="98"/>
+      <c r="N64" s="98"/>
+      <c r="O64" s="98"/>
     </row>
     <row r="65">
-      <c r="M65" s="20"/>
-[...1 lines deleted...]
-      <c r="O65" s="20"/>
+      <c r="M65" s="98"/>
+      <c r="N65" s="98"/>
+      <c r="O65" s="98"/>
     </row>
     <row r="66">
-      <c r="M66" s="20"/>
-[...1 lines deleted...]
-      <c r="O66" s="20"/>
+      <c r="M66" s="98"/>
+      <c r="N66" s="98"/>
+      <c r="O66" s="98"/>
     </row>
     <row r="67">
-      <c r="M67" s="20"/>
-[...1 lines deleted...]
-      <c r="O67" s="20"/>
+      <c r="M67" s="98"/>
+      <c r="N67" s="98"/>
+      <c r="O67" s="98"/>
     </row>
     <row r="68">
-      <c r="M68" s="20"/>
-[...1 lines deleted...]
-      <c r="O68" s="20"/>
+      <c r="M68" s="98"/>
+      <c r="N68" s="98"/>
+      <c r="O68" s="98"/>
     </row>
     <row r="69">
-      <c r="M69" s="20"/>
-[...1 lines deleted...]
-      <c r="O69" s="20"/>
+      <c r="M69" s="98"/>
+      <c r="N69" s="98"/>
+      <c r="O69" s="98"/>
     </row>
     <row r="70">
-      <c r="M70" s="20"/>
-[...1 lines deleted...]
-      <c r="O70" s="20"/>
+      <c r="M70" s="98"/>
+      <c r="N70" s="98"/>
+      <c r="O70" s="98"/>
     </row>
     <row r="71">
-      <c r="M71" s="20"/>
-[...1 lines deleted...]
-      <c r="O71" s="20"/>
+      <c r="M71" s="98"/>
+      <c r="N71" s="98"/>
+      <c r="O71" s="98"/>
     </row>
     <row r="72">
-      <c r="M72" s="20"/>
-[...1 lines deleted...]
-      <c r="O72" s="20"/>
+      <c r="M72" s="98"/>
+      <c r="N72" s="98"/>
+      <c r="O72" s="98"/>
     </row>
     <row r="73">
-      <c r="M73" s="20"/>
-[...1 lines deleted...]
-      <c r="O73" s="20"/>
+      <c r="M73" s="98"/>
+      <c r="N73" s="98"/>
+      <c r="O73" s="98"/>
     </row>
     <row r="74">
-      <c r="M74" s="20"/>
-[...1 lines deleted...]
-      <c r="O74" s="20"/>
+      <c r="M74" s="98"/>
+      <c r="N74" s="98"/>
+      <c r="O74" s="98"/>
     </row>
     <row r="75">
-      <c r="M75" s="20"/>
-[...1 lines deleted...]
-      <c r="O75" s="20"/>
+      <c r="M75" s="98"/>
+      <c r="N75" s="98"/>
+      <c r="O75" s="98"/>
     </row>
     <row r="76">
-      <c r="M76" s="20"/>
-[...1 lines deleted...]
-      <c r="O76" s="20"/>
+      <c r="M76" s="98"/>
+      <c r="N76" s="98"/>
+      <c r="O76" s="98"/>
     </row>
     <row r="77">
-      <c r="M77" s="20"/>
-[...1 lines deleted...]
-      <c r="O77" s="20"/>
+      <c r="M77" s="98"/>
+      <c r="N77" s="98"/>
+      <c r="O77" s="98"/>
     </row>
     <row r="78">
-      <c r="M78" s="20"/>
-[...1 lines deleted...]
-      <c r="O78" s="20"/>
+      <c r="M78" s="98"/>
+      <c r="N78" s="98"/>
+      <c r="O78" s="98"/>
     </row>
     <row r="79">
-      <c r="M79" s="20"/>
-[...1 lines deleted...]
-      <c r="O79" s="20"/>
+      <c r="M79" s="98"/>
+      <c r="N79" s="98"/>
+      <c r="O79" s="98"/>
     </row>
     <row r="80">
-      <c r="M80" s="20"/>
-[...1 lines deleted...]
-      <c r="O80" s="20"/>
+      <c r="M80" s="98"/>
+      <c r="N80" s="98"/>
+      <c r="O80" s="98"/>
     </row>
     <row r="81">
-      <c r="M81" s="20"/>
-[...1 lines deleted...]
-      <c r="O81" s="20"/>
+      <c r="M81" s="98"/>
+      <c r="N81" s="98"/>
+      <c r="O81" s="98"/>
     </row>
     <row r="82">
-      <c r="M82" s="20"/>
-[...1 lines deleted...]
-      <c r="O82" s="20"/>
+      <c r="M82" s="98"/>
+      <c r="N82" s="98"/>
+      <c r="O82" s="98"/>
     </row>
     <row r="83">
-      <c r="M83" s="20"/>
-[...1 lines deleted...]
-      <c r="O83" s="20"/>
+      <c r="M83" s="98"/>
+      <c r="N83" s="98"/>
+      <c r="O83" s="98"/>
     </row>
     <row r="84">
-      <c r="M84" s="20"/>
-[...1 lines deleted...]
-      <c r="O84" s="20"/>
+      <c r="M84" s="98"/>
+      <c r="N84" s="98"/>
+      <c r="O84" s="98"/>
     </row>
     <row r="85">
-      <c r="M85" s="20"/>
-[...1 lines deleted...]
-      <c r="O85" s="20"/>
+      <c r="M85" s="98"/>
+      <c r="N85" s="98"/>
+      <c r="O85" s="98"/>
     </row>
     <row r="86">
-      <c r="M86" s="20"/>
-[...1 lines deleted...]
-      <c r="O86" s="20"/>
+      <c r="M86" s="98"/>
+      <c r="N86" s="98"/>
+      <c r="O86" s="98"/>
     </row>
     <row r="87">
-      <c r="M87" s="20"/>
-[...1 lines deleted...]
-      <c r="O87" s="20"/>
+      <c r="M87" s="98"/>
+      <c r="N87" s="98"/>
+      <c r="O87" s="98"/>
     </row>
     <row r="88">
-      <c r="M88" s="20"/>
-[...1 lines deleted...]
-      <c r="O88" s="20"/>
+      <c r="M88" s="98"/>
+      <c r="N88" s="98"/>
+      <c r="O88" s="98"/>
     </row>
     <row r="89">
-      <c r="M89" s="20"/>
-[...1 lines deleted...]
-      <c r="O89" s="20"/>
+      <c r="M89" s="98"/>
+      <c r="N89" s="98"/>
+      <c r="O89" s="98"/>
     </row>
     <row r="90">
-      <c r="M90" s="20"/>
-[...1 lines deleted...]
-      <c r="O90" s="20"/>
+      <c r="M90" s="98"/>
+      <c r="N90" s="98"/>
+      <c r="O90" s="98"/>
     </row>
     <row r="91">
-      <c r="M91" s="20"/>
-[...1 lines deleted...]
-      <c r="O91" s="20"/>
+      <c r="M91" s="98"/>
+      <c r="N91" s="98"/>
+      <c r="O91" s="98"/>
     </row>
     <row r="92">
-      <c r="M92" s="20"/>
-[...1 lines deleted...]
-      <c r="O92" s="20"/>
+      <c r="M92" s="98"/>
+      <c r="N92" s="98"/>
+      <c r="O92" s="98"/>
     </row>
     <row r="93">
-      <c r="M93" s="20"/>
-[...1 lines deleted...]
-      <c r="O93" s="20"/>
+      <c r="M93" s="98"/>
+      <c r="N93" s="98"/>
+      <c r="O93" s="98"/>
     </row>
     <row r="94">
-      <c r="M94" s="20"/>
-[...1 lines deleted...]
-      <c r="O94" s="20"/>
+      <c r="M94" s="98"/>
+      <c r="N94" s="98"/>
+      <c r="O94" s="98"/>
     </row>
     <row r="95">
-      <c r="M95" s="20"/>
-[...1 lines deleted...]
-      <c r="O95" s="20"/>
+      <c r="M95" s="98"/>
+      <c r="N95" s="98"/>
+      <c r="O95" s="98"/>
     </row>
     <row r="96">
-      <c r="M96" s="20"/>
-[...1 lines deleted...]
-      <c r="O96" s="20"/>
+      <c r="M96" s="98"/>
+      <c r="N96" s="98"/>
+      <c r="O96" s="98"/>
     </row>
     <row r="97">
-      <c r="M97" s="20"/>
-[...1 lines deleted...]
-      <c r="O97" s="20"/>
+      <c r="M97" s="98"/>
+      <c r="N97" s="98"/>
+      <c r="O97" s="98"/>
     </row>
     <row r="98">
-      <c r="M98" s="20"/>
-[...1 lines deleted...]
-      <c r="O98" s="20"/>
+      <c r="M98" s="98"/>
+      <c r="N98" s="98"/>
+      <c r="O98" s="98"/>
     </row>
     <row r="99">
-      <c r="M99" s="20"/>
-[...1 lines deleted...]
-      <c r="O99" s="20"/>
+      <c r="M99" s="98"/>
+      <c r="N99" s="98"/>
+      <c r="O99" s="98"/>
     </row>
     <row r="100">
-      <c r="M100" s="20"/>
-[...1 lines deleted...]
-      <c r="O100" s="20"/>
+      <c r="M100" s="98"/>
+      <c r="N100" s="98"/>
+      <c r="O100" s="98"/>
     </row>
     <row r="101">
-      <c r="M101" s="20"/>
-[...1 lines deleted...]
-      <c r="O101" s="20"/>
+      <c r="M101" s="98"/>
+      <c r="N101" s="98"/>
+      <c r="O101" s="98"/>
     </row>
     <row r="102">
-      <c r="M102" s="20"/>
-[...1 lines deleted...]
-      <c r="O102" s="20"/>
+      <c r="M102" s="98"/>
+      <c r="N102" s="98"/>
+      <c r="O102" s="98"/>
     </row>
     <row r="103">
-      <c r="M103" s="20"/>
-[...1 lines deleted...]
-      <c r="O103" s="20"/>
+      <c r="M103" s="98"/>
+      <c r="N103" s="98"/>
+      <c r="O103" s="98"/>
     </row>
     <row r="104">
-      <c r="M104" s="20"/>
-[...1 lines deleted...]
-      <c r="O104" s="20"/>
+      <c r="M104" s="98"/>
+      <c r="N104" s="98"/>
+      <c r="O104" s="98"/>
     </row>
     <row r="105">
-      <c r="M105" s="20"/>
-[...1 lines deleted...]
-      <c r="O105" s="20"/>
+      <c r="M105" s="98"/>
+      <c r="N105" s="98"/>
+      <c r="O105" s="98"/>
     </row>
     <row r="106">
-      <c r="M106" s="20"/>
-[...1 lines deleted...]
-      <c r="O106" s="20"/>
+      <c r="M106" s="98"/>
+      <c r="N106" s="98"/>
+      <c r="O106" s="98"/>
     </row>
     <row r="107">
-      <c r="M107" s="20"/>
-[...1 lines deleted...]
-      <c r="O107" s="20"/>
+      <c r="M107" s="98"/>
+      <c r="N107" s="98"/>
+      <c r="O107" s="98"/>
     </row>
     <row r="108">
-      <c r="M108" s="20"/>
-[...1 lines deleted...]
-      <c r="O108" s="20"/>
+      <c r="M108" s="98"/>
+      <c r="N108" s="98"/>
+      <c r="O108" s="98"/>
     </row>
     <row r="109">
-      <c r="M109" s="20"/>
-[...1 lines deleted...]
-      <c r="O109" s="20"/>
+      <c r="M109" s="98"/>
+      <c r="N109" s="98"/>
+      <c r="O109" s="98"/>
     </row>
     <row r="110">
-      <c r="M110" s="20"/>
-[...1 lines deleted...]
-      <c r="O110" s="20"/>
+      <c r="M110" s="98"/>
+      <c r="N110" s="98"/>
+      <c r="O110" s="98"/>
     </row>
     <row r="111">
-      <c r="M111" s="20"/>
-[...1 lines deleted...]
-      <c r="O111" s="20"/>
+      <c r="M111" s="98"/>
+      <c r="N111" s="98"/>
+      <c r="O111" s="98"/>
     </row>
     <row r="112">
-      <c r="M112" s="20"/>
-[...1 lines deleted...]
-      <c r="O112" s="20"/>
+      <c r="M112" s="98"/>
+      <c r="N112" s="98"/>
+      <c r="O112" s="98"/>
     </row>
     <row r="113">
-      <c r="M113" s="20"/>
-[...1 lines deleted...]
-      <c r="O113" s="20"/>
+      <c r="M113" s="98"/>
+      <c r="N113" s="98"/>
+      <c r="O113" s="98"/>
     </row>
     <row r="114">
-      <c r="M114" s="20"/>
-[...1 lines deleted...]
-      <c r="O114" s="20"/>
+      <c r="M114" s="98"/>
+      <c r="N114" s="98"/>
+      <c r="O114" s="98"/>
     </row>
     <row r="115">
-      <c r="M115" s="20"/>
-[...1 lines deleted...]
-      <c r="O115" s="20"/>
+      <c r="M115" s="98"/>
+      <c r="N115" s="98"/>
+      <c r="O115" s="98"/>
     </row>
     <row r="116">
-      <c r="M116" s="20"/>
-[...1 lines deleted...]
-      <c r="O116" s="20"/>
+      <c r="M116" s="98"/>
+      <c r="N116" s="98"/>
+      <c r="O116" s="98"/>
     </row>
     <row r="117">
-      <c r="M117" s="20"/>
-[...1 lines deleted...]
-      <c r="O117" s="20"/>
+      <c r="M117" s="98"/>
+      <c r="N117" s="98"/>
+      <c r="O117" s="98"/>
     </row>
     <row r="118">
-      <c r="M118" s="20"/>
-[...1 lines deleted...]
-      <c r="O118" s="20"/>
+      <c r="M118" s="98"/>
+      <c r="N118" s="98"/>
+      <c r="O118" s="98"/>
     </row>
     <row r="119">
-      <c r="M119" s="20"/>
-[...1 lines deleted...]
-      <c r="O119" s="20"/>
+      <c r="M119" s="98"/>
+      <c r="N119" s="98"/>
+      <c r="O119" s="98"/>
     </row>
     <row r="120">
-      <c r="M120" s="20"/>
-[...1 lines deleted...]
-      <c r="O120" s="20"/>
+      <c r="M120" s="98"/>
+      <c r="N120" s="98"/>
+      <c r="O120" s="98"/>
     </row>
     <row r="121">
-      <c r="M121" s="20"/>
-[...1 lines deleted...]
-      <c r="O121" s="20"/>
+      <c r="M121" s="98"/>
+      <c r="N121" s="98"/>
+      <c r="O121" s="98"/>
     </row>
     <row r="122">
-      <c r="M122" s="20"/>
-[...1 lines deleted...]
-      <c r="O122" s="20"/>
+      <c r="M122" s="98"/>
+      <c r="N122" s="98"/>
+      <c r="O122" s="98"/>
     </row>
     <row r="123">
-      <c r="M123" s="20"/>
-[...1 lines deleted...]
-      <c r="O123" s="20"/>
+      <c r="M123" s="98"/>
+      <c r="N123" s="98"/>
+      <c r="O123" s="98"/>
     </row>
     <row r="124">
-      <c r="M124" s="20"/>
-[...1 lines deleted...]
-      <c r="O124" s="20"/>
+      <c r="M124" s="98"/>
+      <c r="N124" s="98"/>
+      <c r="O124" s="98"/>
     </row>
     <row r="125">
-      <c r="M125" s="20"/>
-[...1 lines deleted...]
-      <c r="O125" s="20"/>
+      <c r="M125" s="98"/>
+      <c r="N125" s="98"/>
+      <c r="O125" s="98"/>
     </row>
     <row r="126">
-      <c r="M126" s="20"/>
-[...1 lines deleted...]
-      <c r="O126" s="20"/>
+      <c r="M126" s="98"/>
+      <c r="N126" s="98"/>
+      <c r="O126" s="98"/>
     </row>
     <row r="127">
-      <c r="M127" s="20"/>
-[...1 lines deleted...]
-      <c r="O127" s="20"/>
+      <c r="M127" s="98"/>
+      <c r="N127" s="98"/>
+      <c r="O127" s="98"/>
     </row>
     <row r="128">
-      <c r="M128" s="20"/>
-[...1 lines deleted...]
-      <c r="O128" s="20"/>
+      <c r="M128" s="98"/>
+      <c r="N128" s="98"/>
+      <c r="O128" s="98"/>
     </row>
     <row r="129">
-      <c r="M129" s="20"/>
-[...1 lines deleted...]
-      <c r="O129" s="20"/>
+      <c r="M129" s="98"/>
+      <c r="N129" s="98"/>
+      <c r="O129" s="98"/>
     </row>
     <row r="130">
-      <c r="M130" s="20"/>
-[...1 lines deleted...]
-      <c r="O130" s="20"/>
+      <c r="M130" s="98"/>
+      <c r="N130" s="98"/>
+      <c r="O130" s="98"/>
     </row>
     <row r="131">
-      <c r="M131" s="20"/>
-[...1 lines deleted...]
-      <c r="O131" s="20"/>
+      <c r="M131" s="98"/>
+      <c r="N131" s="98"/>
+      <c r="O131" s="98"/>
     </row>
     <row r="132">
-      <c r="M132" s="20"/>
-[...1 lines deleted...]
-      <c r="O132" s="20"/>
+      <c r="M132" s="98"/>
+      <c r="N132" s="98"/>
+      <c r="O132" s="98"/>
     </row>
     <row r="133">
-      <c r="M133" s="20"/>
-[...1 lines deleted...]
-      <c r="O133" s="20"/>
+      <c r="M133" s="98"/>
+      <c r="N133" s="98"/>
+      <c r="O133" s="98"/>
     </row>
     <row r="134">
-      <c r="M134" s="20"/>
-[...1 lines deleted...]
-      <c r="O134" s="20"/>
+      <c r="M134" s="98"/>
+      <c r="N134" s="98"/>
+      <c r="O134" s="98"/>
     </row>
     <row r="135">
-      <c r="M135" s="20"/>
-[...1 lines deleted...]
-      <c r="O135" s="20"/>
+      <c r="M135" s="98"/>
+      <c r="N135" s="98"/>
+      <c r="O135" s="98"/>
     </row>
     <row r="136">
-      <c r="M136" s="20"/>
-[...1 lines deleted...]
-      <c r="O136" s="20"/>
+      <c r="M136" s="98"/>
+      <c r="N136" s="98"/>
+      <c r="O136" s="98"/>
     </row>
     <row r="137">
-      <c r="M137" s="20"/>
-[...1 lines deleted...]
-      <c r="O137" s="20"/>
+      <c r="M137" s="98"/>
+      <c r="N137" s="98"/>
+      <c r="O137" s="98"/>
     </row>
     <row r="138">
-      <c r="M138" s="20"/>
-[...1 lines deleted...]
-      <c r="O138" s="20"/>
+      <c r="M138" s="98"/>
+      <c r="N138" s="98"/>
+      <c r="O138" s="98"/>
     </row>
     <row r="139">
-      <c r="M139" s="20"/>
-[...1 lines deleted...]
-      <c r="O139" s="20"/>
+      <c r="M139" s="98"/>
+      <c r="N139" s="98"/>
+      <c r="O139" s="98"/>
     </row>
     <row r="140">
-      <c r="M140" s="20"/>
-[...1 lines deleted...]
-      <c r="O140" s="20"/>
+      <c r="M140" s="98"/>
+      <c r="N140" s="98"/>
+      <c r="O140" s="98"/>
     </row>
     <row r="141">
-      <c r="M141" s="20"/>
-[...1 lines deleted...]
-      <c r="O141" s="20"/>
+      <c r="M141" s="98"/>
+      <c r="N141" s="98"/>
+      <c r="O141" s="98"/>
     </row>
     <row r="142">
-      <c r="M142" s="20"/>
-[...1 lines deleted...]
-      <c r="O142" s="20"/>
+      <c r="M142" s="98"/>
+      <c r="N142" s="98"/>
+      <c r="O142" s="98"/>
     </row>
     <row r="143">
-      <c r="M143" s="20"/>
-[...1 lines deleted...]
-      <c r="O143" s="20"/>
+      <c r="M143" s="98"/>
+      <c r="N143" s="98"/>
+      <c r="O143" s="98"/>
     </row>
     <row r="144">
-      <c r="M144" s="20"/>
-[...1 lines deleted...]
-      <c r="O144" s="20"/>
+      <c r="M144" s="98"/>
+      <c r="N144" s="98"/>
+      <c r="O144" s="98"/>
     </row>
     <row r="145">
-      <c r="M145" s="20"/>
-[...1 lines deleted...]
-      <c r="O145" s="20"/>
+      <c r="M145" s="98"/>
+      <c r="N145" s="98"/>
+      <c r="O145" s="98"/>
     </row>
     <row r="146">
-      <c r="M146" s="20"/>
-[...1 lines deleted...]
-      <c r="O146" s="20"/>
+      <c r="M146" s="98"/>
+      <c r="N146" s="98"/>
+      <c r="O146" s="98"/>
     </row>
     <row r="147">
-      <c r="M147" s="20"/>
-[...1 lines deleted...]
-      <c r="O147" s="20"/>
+      <c r="M147" s="98"/>
+      <c r="N147" s="98"/>
+      <c r="O147" s="98"/>
     </row>
     <row r="148">
-      <c r="M148" s="20"/>
-[...1 lines deleted...]
-      <c r="O148" s="20"/>
+      <c r="M148" s="98"/>
+      <c r="N148" s="98"/>
+      <c r="O148" s="98"/>
     </row>
     <row r="149">
-      <c r="M149" s="20"/>
-[...1 lines deleted...]
-      <c r="O149" s="20"/>
+      <c r="M149" s="98"/>
+      <c r="N149" s="98"/>
+      <c r="O149" s="98"/>
     </row>
     <row r="150">
-      <c r="M150" s="20"/>
-[...1 lines deleted...]
-      <c r="O150" s="20"/>
+      <c r="M150" s="98"/>
+      <c r="N150" s="98"/>
+      <c r="O150" s="98"/>
     </row>
     <row r="151">
-      <c r="M151" s="20"/>
-[...1 lines deleted...]
-      <c r="O151" s="20"/>
+      <c r="M151" s="98"/>
+      <c r="N151" s="98"/>
+      <c r="O151" s="98"/>
     </row>
     <row r="152">
-      <c r="M152" s="20"/>
-[...1 lines deleted...]
-      <c r="O152" s="20"/>
+      <c r="M152" s="98"/>
+      <c r="N152" s="98"/>
+      <c r="O152" s="98"/>
     </row>
     <row r="153">
-      <c r="M153" s="20"/>
-[...1 lines deleted...]
-      <c r="O153" s="20"/>
+      <c r="M153" s="98"/>
+      <c r="N153" s="98"/>
+      <c r="O153" s="98"/>
     </row>
     <row r="154">
-      <c r="M154" s="20"/>
-[...1 lines deleted...]
-      <c r="O154" s="20"/>
+      <c r="M154" s="98"/>
+      <c r="N154" s="98"/>
+      <c r="O154" s="98"/>
     </row>
     <row r="155">
-      <c r="M155" s="20"/>
-[...1 lines deleted...]
-      <c r="O155" s="20"/>
+      <c r="M155" s="98"/>
+      <c r="N155" s="98"/>
+      <c r="O155" s="98"/>
     </row>
     <row r="156">
-      <c r="M156" s="20"/>
-[...1 lines deleted...]
-      <c r="O156" s="20"/>
+      <c r="M156" s="98"/>
+      <c r="N156" s="98"/>
+      <c r="O156" s="98"/>
     </row>
     <row r="157">
-      <c r="M157" s="20"/>
-[...1 lines deleted...]
-      <c r="O157" s="20"/>
+      <c r="M157" s="98"/>
+      <c r="N157" s="98"/>
+      <c r="O157" s="98"/>
     </row>
     <row r="158">
-      <c r="M158" s="20"/>
-[...1 lines deleted...]
-      <c r="O158" s="20"/>
+      <c r="M158" s="98"/>
+      <c r="N158" s="98"/>
+      <c r="O158" s="98"/>
     </row>
     <row r="159">
-      <c r="M159" s="20"/>
-[...1 lines deleted...]
-      <c r="O159" s="20"/>
+      <c r="M159" s="98"/>
+      <c r="N159" s="98"/>
+      <c r="O159" s="98"/>
     </row>
     <row r="160">
-      <c r="M160" s="20"/>
-[...1 lines deleted...]
-      <c r="O160" s="20"/>
+      <c r="M160" s="98"/>
+      <c r="N160" s="98"/>
+      <c r="O160" s="98"/>
     </row>
     <row r="161">
-      <c r="M161" s="20"/>
-[...1 lines deleted...]
-      <c r="O161" s="20"/>
+      <c r="M161" s="98"/>
+      <c r="N161" s="98"/>
+      <c r="O161" s="98"/>
     </row>
     <row r="162">
-      <c r="M162" s="20"/>
-[...1 lines deleted...]
-      <c r="O162" s="20"/>
+      <c r="M162" s="98"/>
+      <c r="N162" s="98"/>
+      <c r="O162" s="98"/>
     </row>
     <row r="163">
-      <c r="M163" s="20"/>
-[...1 lines deleted...]
-      <c r="O163" s="20"/>
+      <c r="M163" s="98"/>
+      <c r="N163" s="98"/>
+      <c r="O163" s="98"/>
     </row>
     <row r="164">
-      <c r="M164" s="20"/>
-[...1 lines deleted...]
-      <c r="O164" s="20"/>
+      <c r="M164" s="98"/>
+      <c r="N164" s="98"/>
+      <c r="O164" s="98"/>
     </row>
     <row r="165">
-      <c r="M165" s="20"/>
-[...1 lines deleted...]
-      <c r="O165" s="20"/>
+      <c r="M165" s="98"/>
+      <c r="N165" s="98"/>
+      <c r="O165" s="98"/>
     </row>
     <row r="166">
-      <c r="M166" s="20"/>
-[...1 lines deleted...]
-      <c r="O166" s="20"/>
+      <c r="M166" s="98"/>
+      <c r="N166" s="98"/>
+      <c r="O166" s="98"/>
     </row>
     <row r="167">
-      <c r="M167" s="20"/>
-[...1 lines deleted...]
-      <c r="O167" s="20"/>
+      <c r="M167" s="98"/>
+      <c r="N167" s="98"/>
+      <c r="O167" s="98"/>
     </row>
     <row r="168">
-      <c r="M168" s="20"/>
-[...1 lines deleted...]
-      <c r="O168" s="20"/>
+      <c r="M168" s="98"/>
+      <c r="N168" s="98"/>
+      <c r="O168" s="98"/>
     </row>
     <row r="169">
-      <c r="M169" s="20"/>
-[...1 lines deleted...]
-      <c r="O169" s="20"/>
+      <c r="M169" s="98"/>
+      <c r="N169" s="98"/>
+      <c r="O169" s="98"/>
     </row>
     <row r="170">
-      <c r="M170" s="20"/>
-[...1 lines deleted...]
-      <c r="O170" s="20"/>
+      <c r="M170" s="98"/>
+      <c r="N170" s="98"/>
+      <c r="O170" s="98"/>
     </row>
     <row r="171">
-      <c r="M171" s="20"/>
-[...1 lines deleted...]
-      <c r="O171" s="20"/>
+      <c r="M171" s="98"/>
+      <c r="N171" s="98"/>
+      <c r="O171" s="98"/>
     </row>
     <row r="172">
-      <c r="M172" s="20"/>
-[...1 lines deleted...]
-      <c r="O172" s="20"/>
+      <c r="M172" s="98"/>
+      <c r="N172" s="98"/>
+      <c r="O172" s="98"/>
     </row>
     <row r="173">
-      <c r="M173" s="20"/>
-[...1 lines deleted...]
-      <c r="O173" s="20"/>
+      <c r="M173" s="98"/>
+      <c r="N173" s="98"/>
+      <c r="O173" s="98"/>
     </row>
     <row r="174">
-      <c r="M174" s="20"/>
-[...1 lines deleted...]
-      <c r="O174" s="20"/>
+      <c r="M174" s="98"/>
+      <c r="N174" s="98"/>
+      <c r="O174" s="98"/>
     </row>
     <row r="175">
-      <c r="M175" s="20"/>
-[...1 lines deleted...]
-      <c r="O175" s="20"/>
+      <c r="M175" s="98"/>
+      <c r="N175" s="98"/>
+      <c r="O175" s="98"/>
     </row>
     <row r="176">
-      <c r="M176" s="20"/>
-[...1 lines deleted...]
-      <c r="O176" s="20"/>
+      <c r="M176" s="98"/>
+      <c r="N176" s="98"/>
+      <c r="O176" s="98"/>
     </row>
     <row r="177">
-      <c r="M177" s="20"/>
-[...1 lines deleted...]
-      <c r="O177" s="20"/>
+      <c r="M177" s="98"/>
+      <c r="N177" s="98"/>
+      <c r="O177" s="98"/>
     </row>
     <row r="178">
-      <c r="M178" s="20"/>
-[...1 lines deleted...]
-      <c r="O178" s="20"/>
+      <c r="M178" s="98"/>
+      <c r="N178" s="98"/>
+      <c r="O178" s="98"/>
     </row>
     <row r="179">
-      <c r="M179" s="20"/>
-[...1 lines deleted...]
-      <c r="O179" s="20"/>
+      <c r="M179" s="98"/>
+      <c r="N179" s="98"/>
+      <c r="O179" s="98"/>
     </row>
     <row r="180">
-      <c r="M180" s="20"/>
-[...1 lines deleted...]
-      <c r="O180" s="20"/>
+      <c r="M180" s="98"/>
+      <c r="N180" s="98"/>
+      <c r="O180" s="98"/>
     </row>
     <row r="181">
-      <c r="M181" s="20"/>
-[...1 lines deleted...]
-      <c r="O181" s="20"/>
+      <c r="M181" s="98"/>
+      <c r="N181" s="98"/>
+      <c r="O181" s="98"/>
     </row>
     <row r="182">
-      <c r="M182" s="20"/>
-[...1 lines deleted...]
-      <c r="O182" s="20"/>
+      <c r="M182" s="98"/>
+      <c r="N182" s="98"/>
+      <c r="O182" s="98"/>
     </row>
     <row r="183">
-      <c r="M183" s="20"/>
-[...1 lines deleted...]
-      <c r="O183" s="20"/>
+      <c r="M183" s="98"/>
+      <c r="N183" s="98"/>
+      <c r="O183" s="98"/>
     </row>
     <row r="184">
-      <c r="M184" s="20"/>
-[...1 lines deleted...]
-      <c r="O184" s="20"/>
+      <c r="M184" s="98"/>
+      <c r="N184" s="98"/>
+      <c r="O184" s="98"/>
     </row>
     <row r="185">
-      <c r="M185" s="20"/>
-[...1 lines deleted...]
-      <c r="O185" s="20"/>
+      <c r="M185" s="98"/>
+      <c r="N185" s="98"/>
+      <c r="O185" s="98"/>
     </row>
     <row r="186">
-      <c r="M186" s="20"/>
-[...1 lines deleted...]
-      <c r="O186" s="20"/>
+      <c r="M186" s="98"/>
+      <c r="N186" s="98"/>
+      <c r="O186" s="98"/>
     </row>
     <row r="187">
-      <c r="M187" s="20"/>
-[...1 lines deleted...]
-      <c r="O187" s="20"/>
+      <c r="M187" s="98"/>
+      <c r="N187" s="98"/>
+      <c r="O187" s="98"/>
     </row>
     <row r="188">
-      <c r="M188" s="20"/>
-[...1 lines deleted...]
-      <c r="O188" s="20"/>
+      <c r="M188" s="98"/>
+      <c r="N188" s="98"/>
+      <c r="O188" s="98"/>
     </row>
     <row r="189">
-      <c r="M189" s="20"/>
-[...1 lines deleted...]
-      <c r="O189" s="20"/>
+      <c r="M189" s="98"/>
+      <c r="N189" s="98"/>
+      <c r="O189" s="98"/>
     </row>
     <row r="190">
-      <c r="M190" s="20"/>
-[...1 lines deleted...]
-      <c r="O190" s="20"/>
+      <c r="M190" s="98"/>
+      <c r="N190" s="98"/>
+      <c r="O190" s="98"/>
     </row>
     <row r="191">
-      <c r="M191" s="20"/>
-[...1 lines deleted...]
-      <c r="O191" s="20"/>
+      <c r="M191" s="98"/>
+      <c r="N191" s="98"/>
+      <c r="O191" s="98"/>
     </row>
     <row r="192">
-      <c r="M192" s="20"/>
-[...1 lines deleted...]
-      <c r="O192" s="20"/>
+      <c r="M192" s="98"/>
+      <c r="N192" s="98"/>
+      <c r="O192" s="98"/>
     </row>
     <row r="193">
-      <c r="M193" s="20"/>
-[...1 lines deleted...]
-      <c r="O193" s="20"/>
+      <c r="M193" s="98"/>
+      <c r="N193" s="98"/>
+      <c r="O193" s="98"/>
     </row>
     <row r="194">
-      <c r="M194" s="20"/>
-[...1 lines deleted...]
-      <c r="O194" s="20"/>
+      <c r="M194" s="98"/>
+      <c r="N194" s="98"/>
+      <c r="O194" s="98"/>
     </row>
     <row r="195">
-      <c r="M195" s="20"/>
-[...1 lines deleted...]
-      <c r="O195" s="20"/>
+      <c r="M195" s="98"/>
+      <c r="N195" s="98"/>
+      <c r="O195" s="98"/>
     </row>
     <row r="196">
-      <c r="M196" s="20"/>
-[...1 lines deleted...]
-      <c r="O196" s="20"/>
+      <c r="M196" s="98"/>
+      <c r="N196" s="98"/>
+      <c r="O196" s="98"/>
     </row>
     <row r="197">
-      <c r="M197" s="20"/>
-[...1 lines deleted...]
-      <c r="O197" s="20"/>
+      <c r="M197" s="98"/>
+      <c r="N197" s="98"/>
+      <c r="O197" s="98"/>
     </row>
     <row r="198">
-      <c r="M198" s="20"/>
-[...1 lines deleted...]
-      <c r="O198" s="20"/>
+      <c r="M198" s="98"/>
+      <c r="N198" s="98"/>
+      <c r="O198" s="98"/>
     </row>
     <row r="199">
-      <c r="M199" s="20"/>
-[...1 lines deleted...]
-      <c r="O199" s="20"/>
+      <c r="M199" s="98"/>
+      <c r="N199" s="98"/>
+      <c r="O199" s="98"/>
     </row>
     <row r="200">
-      <c r="M200" s="20"/>
-[...1 lines deleted...]
-      <c r="O200" s="20"/>
+      <c r="M200" s="98"/>
+      <c r="N200" s="98"/>
+      <c r="O200" s="98"/>
     </row>
     <row r="201">
-      <c r="M201" s="20"/>
-[...1 lines deleted...]
-      <c r="O201" s="20"/>
+      <c r="M201" s="98"/>
+      <c r="N201" s="98"/>
+      <c r="O201" s="98"/>
     </row>
     <row r="202">
-      <c r="M202" s="20"/>
-[...1 lines deleted...]
-      <c r="O202" s="20"/>
+      <c r="M202" s="98"/>
+      <c r="N202" s="98"/>
+      <c r="O202" s="98"/>
     </row>
     <row r="203">
-      <c r="M203" s="20"/>
-[...1 lines deleted...]
-      <c r="O203" s="20"/>
+      <c r="M203" s="98"/>
+      <c r="N203" s="98"/>
+      <c r="O203" s="98"/>
     </row>
     <row r="204">
-      <c r="M204" s="20"/>
-[...1 lines deleted...]
-      <c r="O204" s="20"/>
+      <c r="M204" s="98"/>
+      <c r="N204" s="98"/>
+      <c r="O204" s="98"/>
     </row>
     <row r="205">
-      <c r="M205" s="20"/>
-[...1 lines deleted...]
-      <c r="O205" s="20"/>
+      <c r="M205" s="98"/>
+      <c r="N205" s="98"/>
+      <c r="O205" s="98"/>
     </row>
     <row r="206">
-      <c r="M206" s="20"/>
-[...1 lines deleted...]
-      <c r="O206" s="20"/>
+      <c r="M206" s="98"/>
+      <c r="N206" s="98"/>
+      <c r="O206" s="98"/>
     </row>
     <row r="207">
-      <c r="M207" s="20"/>
-[...1 lines deleted...]
-      <c r="O207" s="20"/>
+      <c r="M207" s="98"/>
+      <c r="N207" s="98"/>
+      <c r="O207" s="98"/>
     </row>
     <row r="208">
-      <c r="M208" s="20"/>
-[...1 lines deleted...]
-      <c r="O208" s="20"/>
+      <c r="M208" s="98"/>
+      <c r="N208" s="98"/>
+      <c r="O208" s="98"/>
     </row>
     <row r="209">
-      <c r="M209" s="20"/>
-[...1 lines deleted...]
-      <c r="O209" s="20"/>
+      <c r="M209" s="98"/>
+      <c r="N209" s="98"/>
+      <c r="O209" s="98"/>
     </row>
     <row r="210">
-      <c r="M210" s="20"/>
-[...1 lines deleted...]
-      <c r="O210" s="20"/>
+      <c r="M210" s="98"/>
+      <c r="N210" s="98"/>
+      <c r="O210" s="98"/>
     </row>
     <row r="211">
-      <c r="M211" s="20"/>
-[...1 lines deleted...]
-      <c r="O211" s="20"/>
+      <c r="M211" s="98"/>
+      <c r="N211" s="98"/>
+      <c r="O211" s="98"/>
     </row>
     <row r="212">
-      <c r="M212" s="20"/>
-[...1 lines deleted...]
-      <c r="O212" s="20"/>
+      <c r="M212" s="98"/>
+      <c r="N212" s="98"/>
+      <c r="O212" s="98"/>
     </row>
     <row r="213">
-      <c r="M213" s="20"/>
-[...1 lines deleted...]
-      <c r="O213" s="20"/>
+      <c r="M213" s="98"/>
+      <c r="N213" s="98"/>
+      <c r="O213" s="98"/>
     </row>
     <row r="214">
-      <c r="M214" s="20"/>
-[...1 lines deleted...]
-      <c r="O214" s="20"/>
+      <c r="M214" s="98"/>
+      <c r="N214" s="98"/>
+      <c r="O214" s="98"/>
     </row>
     <row r="215">
-      <c r="M215" s="20"/>
-[...1 lines deleted...]
-      <c r="O215" s="20"/>
+      <c r="M215" s="98"/>
+      <c r="N215" s="98"/>
+      <c r="O215" s="98"/>
     </row>
     <row r="216">
-      <c r="M216" s="20"/>
-[...1 lines deleted...]
-      <c r="O216" s="20"/>
+      <c r="M216" s="98"/>
+      <c r="N216" s="98"/>
+      <c r="O216" s="98"/>
     </row>
     <row r="217">
-      <c r="M217" s="20"/>
-[...1 lines deleted...]
-      <c r="O217" s="20"/>
+      <c r="M217" s="98"/>
+      <c r="N217" s="98"/>
+      <c r="O217" s="98"/>
     </row>
     <row r="218">
-      <c r="M218" s="20"/>
-[...1 lines deleted...]
-      <c r="O218" s="20"/>
+      <c r="M218" s="98"/>
+      <c r="N218" s="98"/>
+      <c r="O218" s="98"/>
     </row>
     <row r="219">
-      <c r="M219" s="20"/>
-[...1 lines deleted...]
-      <c r="O219" s="20"/>
+      <c r="M219" s="98"/>
+      <c r="N219" s="98"/>
+      <c r="O219" s="98"/>
     </row>
     <row r="220">
-      <c r="M220" s="20"/>
-[...1 lines deleted...]
-      <c r="O220" s="20"/>
+      <c r="M220" s="98"/>
+      <c r="N220" s="98"/>
+      <c r="O220" s="98"/>
     </row>
     <row r="221">
-      <c r="M221" s="20"/>
-[...1 lines deleted...]
-      <c r="O221" s="20"/>
+      <c r="M221" s="98"/>
+      <c r="N221" s="98"/>
+      <c r="O221" s="98"/>
     </row>
     <row r="222">
-      <c r="M222" s="20"/>
-[...1 lines deleted...]
-      <c r="O222" s="20"/>
+      <c r="M222" s="98"/>
+      <c r="N222" s="98"/>
+      <c r="O222" s="98"/>
     </row>
     <row r="223">
-      <c r="M223" s="20"/>
-[...1 lines deleted...]
-      <c r="O223" s="20"/>
+      <c r="M223" s="98"/>
+      <c r="N223" s="98"/>
+      <c r="O223" s="98"/>
     </row>
     <row r="224">
-      <c r="M224" s="20"/>
-[...1 lines deleted...]
-      <c r="O224" s="20"/>
+      <c r="M224" s="98"/>
+      <c r="N224" s="98"/>
+      <c r="O224" s="98"/>
     </row>
     <row r="225">
-      <c r="M225" s="20"/>
-[...1 lines deleted...]
-      <c r="O225" s="20"/>
+      <c r="M225" s="98"/>
+      <c r="N225" s="98"/>
+      <c r="O225" s="98"/>
     </row>
     <row r="226">
-      <c r="M226" s="20"/>
-[...1 lines deleted...]
-      <c r="O226" s="20"/>
+      <c r="M226" s="98"/>
+      <c r="N226" s="98"/>
+      <c r="O226" s="98"/>
     </row>
     <row r="227">
-      <c r="M227" s="20"/>
-[...1 lines deleted...]
-      <c r="O227" s="20"/>
+      <c r="M227" s="98"/>
+      <c r="N227" s="98"/>
+      <c r="O227" s="98"/>
     </row>
     <row r="228">
-      <c r="M228" s="20"/>
-[...1 lines deleted...]
-      <c r="O228" s="20"/>
+      <c r="M228" s="98"/>
+      <c r="N228" s="98"/>
+      <c r="O228" s="98"/>
     </row>
     <row r="229">
-      <c r="M229" s="20"/>
-[...1 lines deleted...]
-      <c r="O229" s="20"/>
+      <c r="M229" s="98"/>
+      <c r="N229" s="98"/>
+      <c r="O229" s="98"/>
     </row>
     <row r="230">
-      <c r="M230" s="20"/>
-[...1 lines deleted...]
-      <c r="O230" s="20"/>
+      <c r="M230" s="98"/>
+      <c r="N230" s="98"/>
+      <c r="O230" s="98"/>
     </row>
     <row r="231">
-      <c r="M231" s="20"/>
-[...1 lines deleted...]
-      <c r="O231" s="20"/>
+      <c r="M231" s="98"/>
+      <c r="N231" s="98"/>
+      <c r="O231" s="98"/>
     </row>
     <row r="232">
-      <c r="M232" s="20"/>
-[...1 lines deleted...]
-      <c r="O232" s="20"/>
+      <c r="M232" s="98"/>
+      <c r="N232" s="98"/>
+      <c r="O232" s="98"/>
     </row>
     <row r="233">
-      <c r="M233" s="20"/>
-[...1 lines deleted...]
-      <c r="O233" s="20"/>
+      <c r="M233" s="98"/>
+      <c r="N233" s="98"/>
+      <c r="O233" s="98"/>
     </row>
     <row r="234">
-      <c r="M234" s="20"/>
-[...1 lines deleted...]
-      <c r="O234" s="20"/>
+      <c r="M234" s="98"/>
+      <c r="N234" s="98"/>
+      <c r="O234" s="98"/>
     </row>
     <row r="235">
-      <c r="M235" s="20"/>
-[...1 lines deleted...]
-      <c r="O235" s="20"/>
+      <c r="M235" s="98"/>
+      <c r="N235" s="98"/>
+      <c r="O235" s="98"/>
     </row>
     <row r="236">
-      <c r="M236" s="20"/>
-[...1 lines deleted...]
-      <c r="O236" s="20"/>
+      <c r="M236" s="98"/>
+      <c r="N236" s="98"/>
+      <c r="O236" s="98"/>
     </row>
     <row r="237">
-      <c r="M237" s="20"/>
-[...1 lines deleted...]
-      <c r="O237" s="20"/>
+      <c r="M237" s="98"/>
+      <c r="N237" s="98"/>
+      <c r="O237" s="98"/>
     </row>
     <row r="238">
-      <c r="M238" s="20"/>
-[...1 lines deleted...]
-      <c r="O238" s="20"/>
+      <c r="M238" s="98"/>
+      <c r="N238" s="98"/>
+      <c r="O238" s="98"/>
     </row>
     <row r="239">
-      <c r="M239" s="20"/>
-[...1 lines deleted...]
-      <c r="O239" s="20"/>
+      <c r="M239" s="98"/>
+      <c r="N239" s="98"/>
+      <c r="O239" s="98"/>
     </row>
     <row r="240">
-      <c r="M240" s="20"/>
-[...1 lines deleted...]
-      <c r="O240" s="20"/>
+      <c r="M240" s="98"/>
+      <c r="N240" s="98"/>
+      <c r="O240" s="98"/>
     </row>
     <row r="241">
-      <c r="M241" s="20"/>
-[...1 lines deleted...]
-      <c r="O241" s="20"/>
+      <c r="M241" s="98"/>
+      <c r="N241" s="98"/>
+      <c r="O241" s="98"/>
     </row>
     <row r="242">
-      <c r="M242" s="20"/>
-[...1 lines deleted...]
-      <c r="O242" s="20"/>
+      <c r="M242" s="98"/>
+      <c r="N242" s="98"/>
+      <c r="O242" s="98"/>
     </row>
     <row r="243">
-      <c r="M243" s="20"/>
-[...1 lines deleted...]
-      <c r="O243" s="20"/>
+      <c r="M243" s="98"/>
+      <c r="N243" s="98"/>
+      <c r="O243" s="98"/>
     </row>
     <row r="244">
-      <c r="M244" s="20"/>
-[...1 lines deleted...]
-      <c r="O244" s="20"/>
+      <c r="M244" s="98"/>
+      <c r="N244" s="98"/>
+      <c r="O244" s="98"/>
     </row>
     <row r="245">
-      <c r="M245" s="20"/>
-[...1 lines deleted...]
-      <c r="O245" s="20"/>
+      <c r="M245" s="98"/>
+      <c r="N245" s="98"/>
+      <c r="O245" s="98"/>
     </row>
     <row r="246">
-      <c r="M246" s="20"/>
-[...1 lines deleted...]
-      <c r="O246" s="20"/>
+      <c r="M246" s="98"/>
+      <c r="N246" s="98"/>
+      <c r="O246" s="98"/>
     </row>
     <row r="247">
-      <c r="M247" s="20"/>
-[...1 lines deleted...]
-      <c r="O247" s="20"/>
+      <c r="M247" s="98"/>
+      <c r="N247" s="98"/>
+      <c r="O247" s="98"/>
     </row>
     <row r="248">
-      <c r="M248" s="20"/>
-[...1 lines deleted...]
-      <c r="O248" s="20"/>
+      <c r="M248" s="98"/>
+      <c r="N248" s="98"/>
+      <c r="O248" s="98"/>
     </row>
     <row r="249">
-      <c r="M249" s="20"/>
-[...1 lines deleted...]
-      <c r="O249" s="20"/>
+      <c r="M249" s="98"/>
+      <c r="N249" s="98"/>
+      <c r="O249" s="98"/>
     </row>
     <row r="250">
-      <c r="M250" s="20"/>
-[...1 lines deleted...]
-      <c r="O250" s="20"/>
+      <c r="M250" s="98"/>
+      <c r="N250" s="98"/>
+      <c r="O250" s="98"/>
     </row>
     <row r="251">
-      <c r="M251" s="20"/>
-[...1 lines deleted...]
-      <c r="O251" s="20"/>
+      <c r="M251" s="98"/>
+      <c r="N251" s="98"/>
+      <c r="O251" s="98"/>
     </row>
     <row r="252">
-      <c r="M252" s="20"/>
-[...1 lines deleted...]
-      <c r="O252" s="20"/>
+      <c r="M252" s="98"/>
+      <c r="N252" s="98"/>
+      <c r="O252" s="98"/>
     </row>
     <row r="253">
-      <c r="M253" s="20"/>
-[...1 lines deleted...]
-      <c r="O253" s="20"/>
+      <c r="M253" s="98"/>
+      <c r="N253" s="98"/>
+      <c r="O253" s="98"/>
     </row>
     <row r="254">
-      <c r="M254" s="20"/>
-[...1 lines deleted...]
-      <c r="O254" s="20"/>
+      <c r="M254" s="98"/>
+      <c r="N254" s="98"/>
+      <c r="O254" s="98"/>
     </row>
     <row r="255">
-      <c r="M255" s="20"/>
-[...1 lines deleted...]
-      <c r="O255" s="20"/>
+      <c r="M255" s="98"/>
+      <c r="N255" s="98"/>
+      <c r="O255" s="98"/>
     </row>
     <row r="256">
-      <c r="M256" s="20"/>
-[...1 lines deleted...]
-      <c r="O256" s="20"/>
+      <c r="M256" s="98"/>
+      <c r="N256" s="98"/>
+      <c r="O256" s="98"/>
     </row>
     <row r="257">
-      <c r="M257" s="20"/>
-[...1 lines deleted...]
-      <c r="O257" s="20"/>
+      <c r="M257" s="98"/>
+      <c r="N257" s="98"/>
+      <c r="O257" s="98"/>
     </row>
     <row r="258">
-      <c r="M258" s="20"/>
-[...1 lines deleted...]
-      <c r="O258" s="20"/>
+      <c r="M258" s="98"/>
+      <c r="N258" s="98"/>
+      <c r="O258" s="98"/>
     </row>
     <row r="259">
-      <c r="M259" s="20"/>
-[...1 lines deleted...]
-      <c r="O259" s="20"/>
+      <c r="M259" s="98"/>
+      <c r="N259" s="98"/>
+      <c r="O259" s="98"/>
     </row>
     <row r="260">
-      <c r="M260" s="20"/>
-[...1 lines deleted...]
-      <c r="O260" s="20"/>
+      <c r="M260" s="98"/>
+      <c r="N260" s="98"/>
+      <c r="O260" s="98"/>
     </row>
     <row r="261">
-      <c r="M261" s="20"/>
-[...1 lines deleted...]
-      <c r="O261" s="20"/>
+      <c r="M261" s="98"/>
+      <c r="N261" s="98"/>
+      <c r="O261" s="98"/>
     </row>
     <row r="262">
-      <c r="M262" s="20"/>
-[...1 lines deleted...]
-      <c r="O262" s="20"/>
+      <c r="M262" s="98"/>
+      <c r="N262" s="98"/>
+      <c r="O262" s="98"/>
     </row>
     <row r="263">
-      <c r="M263" s="20"/>
-[...1 lines deleted...]
-      <c r="O263" s="20"/>
+      <c r="M263" s="98"/>
+      <c r="N263" s="98"/>
+      <c r="O263" s="98"/>
     </row>
     <row r="264">
-      <c r="M264" s="20"/>
-[...1 lines deleted...]
-      <c r="O264" s="20"/>
+      <c r="M264" s="98"/>
+      <c r="N264" s="98"/>
+      <c r="O264" s="98"/>
     </row>
     <row r="265">
-      <c r="M265" s="20"/>
-[...1 lines deleted...]
-      <c r="O265" s="20"/>
+      <c r="M265" s="98"/>
+      <c r="N265" s="98"/>
+      <c r="O265" s="98"/>
     </row>
     <row r="266">
-      <c r="M266" s="20"/>
-[...1 lines deleted...]
-      <c r="O266" s="20"/>
+      <c r="M266" s="98"/>
+      <c r="N266" s="98"/>
+      <c r="O266" s="98"/>
     </row>
     <row r="267">
-      <c r="M267" s="20"/>
-[...1 lines deleted...]
-      <c r="O267" s="20"/>
+      <c r="M267" s="98"/>
+      <c r="N267" s="98"/>
+      <c r="O267" s="98"/>
     </row>
     <row r="268">
-      <c r="M268" s="20"/>
-[...1 lines deleted...]
-      <c r="O268" s="20"/>
+      <c r="M268" s="98"/>
+      <c r="N268" s="98"/>
+      <c r="O268" s="98"/>
     </row>
     <row r="269">
-      <c r="M269" s="20"/>
-[...1 lines deleted...]
-      <c r="O269" s="20"/>
+      <c r="M269" s="98"/>
+      <c r="N269" s="98"/>
+      <c r="O269" s="98"/>
     </row>
     <row r="270">
-      <c r="M270" s="20"/>
-[...1 lines deleted...]
-      <c r="O270" s="20"/>
+      <c r="M270" s="98"/>
+      <c r="N270" s="98"/>
+      <c r="O270" s="98"/>
     </row>
     <row r="271">
-      <c r="M271" s="20"/>
-[...1 lines deleted...]
-      <c r="O271" s="20"/>
+      <c r="M271" s="98"/>
+      <c r="N271" s="98"/>
+      <c r="O271" s="98"/>
     </row>
     <row r="272">
-      <c r="M272" s="20"/>
-[...1 lines deleted...]
-      <c r="O272" s="20"/>
+      <c r="M272" s="98"/>
+      <c r="N272" s="98"/>
+      <c r="O272" s="98"/>
     </row>
     <row r="273">
-      <c r="M273" s="20"/>
-[...1 lines deleted...]
-      <c r="O273" s="20"/>
+      <c r="M273" s="98"/>
+      <c r="N273" s="98"/>
+      <c r="O273" s="98"/>
     </row>
     <row r="274">
-      <c r="M274" s="20"/>
-[...1 lines deleted...]
-      <c r="O274" s="20"/>
+      <c r="M274" s="98"/>
+      <c r="N274" s="98"/>
+      <c r="O274" s="98"/>
     </row>
     <row r="275">
-      <c r="M275" s="20"/>
-[...1 lines deleted...]
-      <c r="O275" s="20"/>
+      <c r="M275" s="98"/>
+      <c r="N275" s="98"/>
+      <c r="O275" s="98"/>
     </row>
     <row r="276">
-      <c r="M276" s="20"/>
-[...1 lines deleted...]
-      <c r="O276" s="20"/>
+      <c r="M276" s="98"/>
+      <c r="N276" s="98"/>
+      <c r="O276" s="98"/>
     </row>
     <row r="277">
-      <c r="M277" s="20"/>
-[...1 lines deleted...]
-      <c r="O277" s="20"/>
+      <c r="M277" s="98"/>
+      <c r="N277" s="98"/>
+      <c r="O277" s="98"/>
     </row>
     <row r="278">
-      <c r="M278" s="20"/>
-[...1 lines deleted...]
-      <c r="O278" s="20"/>
+      <c r="M278" s="98"/>
+      <c r="N278" s="98"/>
+      <c r="O278" s="98"/>
     </row>
     <row r="279">
-      <c r="M279" s="20"/>
-[...1 lines deleted...]
-      <c r="O279" s="20"/>
+      <c r="M279" s="98"/>
+      <c r="N279" s="98"/>
+      <c r="O279" s="98"/>
     </row>
     <row r="280">
-      <c r="M280" s="20"/>
-[...1 lines deleted...]
-      <c r="O280" s="20"/>
+      <c r="M280" s="98"/>
+      <c r="N280" s="98"/>
+      <c r="O280" s="98"/>
     </row>
     <row r="281">
-      <c r="M281" s="20"/>
-[...1 lines deleted...]
-      <c r="O281" s="20"/>
+      <c r="M281" s="98"/>
+      <c r="N281" s="98"/>
+      <c r="O281" s="98"/>
     </row>
     <row r="282">
-      <c r="M282" s="20"/>
-[...1 lines deleted...]
-      <c r="O282" s="20"/>
+      <c r="M282" s="98"/>
+      <c r="N282" s="98"/>
+      <c r="O282" s="98"/>
     </row>
     <row r="283">
-      <c r="M283" s="20"/>
-[...1 lines deleted...]
-      <c r="O283" s="20"/>
+      <c r="M283" s="98"/>
+      <c r="N283" s="98"/>
+      <c r="O283" s="98"/>
     </row>
     <row r="284">
-      <c r="M284" s="20"/>
-[...1 lines deleted...]
-      <c r="O284" s="20"/>
+      <c r="M284" s="98"/>
+      <c r="N284" s="98"/>
+      <c r="O284" s="98"/>
     </row>
     <row r="285">
-      <c r="M285" s="20"/>
-[...1 lines deleted...]
-      <c r="O285" s="20"/>
+      <c r="M285" s="98"/>
+      <c r="N285" s="98"/>
+      <c r="O285" s="98"/>
     </row>
     <row r="286">
-      <c r="M286" s="20"/>
-[...1 lines deleted...]
-      <c r="O286" s="20"/>
+      <c r="M286" s="98"/>
+      <c r="N286" s="98"/>
+      <c r="O286" s="98"/>
     </row>
     <row r="287">
-      <c r="M287" s="20"/>
-[...1 lines deleted...]
-      <c r="O287" s="20"/>
+      <c r="M287" s="98"/>
+      <c r="N287" s="98"/>
+      <c r="O287" s="98"/>
     </row>
     <row r="288">
-      <c r="M288" s="20"/>
-[...1 lines deleted...]
-      <c r="O288" s="20"/>
+      <c r="M288" s="98"/>
+      <c r="N288" s="98"/>
+      <c r="O288" s="98"/>
     </row>
     <row r="289">
-      <c r="M289" s="20"/>
-[...1 lines deleted...]
-      <c r="O289" s="20"/>
+      <c r="M289" s="98"/>
+      <c r="N289" s="98"/>
+      <c r="O289" s="98"/>
     </row>
     <row r="290">
-      <c r="M290" s="20"/>
-[...1 lines deleted...]
-      <c r="O290" s="20"/>
+      <c r="M290" s="98"/>
+      <c r="N290" s="98"/>
+      <c r="O290" s="98"/>
     </row>
     <row r="291">
-      <c r="M291" s="20"/>
-[...1 lines deleted...]
-      <c r="O291" s="20"/>
+      <c r="M291" s="98"/>
+      <c r="N291" s="98"/>
+      <c r="O291" s="98"/>
     </row>
     <row r="292">
-      <c r="M292" s="20"/>
-[...1 lines deleted...]
-      <c r="O292" s="20"/>
+      <c r="M292" s="98"/>
+      <c r="N292" s="98"/>
+      <c r="O292" s="98"/>
     </row>
     <row r="293">
-      <c r="M293" s="20"/>
-[...1 lines deleted...]
-      <c r="O293" s="20"/>
+      <c r="M293" s="98"/>
+      <c r="N293" s="98"/>
+      <c r="O293" s="98"/>
     </row>
     <row r="294">
-      <c r="M294" s="20"/>
-[...1 lines deleted...]
-      <c r="O294" s="20"/>
+      <c r="M294" s="98"/>
+      <c r="N294" s="98"/>
+      <c r="O294" s="98"/>
     </row>
     <row r="295">
-      <c r="M295" s="20"/>
-[...1 lines deleted...]
-      <c r="O295" s="20"/>
+      <c r="M295" s="98"/>
+      <c r="N295" s="98"/>
+      <c r="O295" s="98"/>
     </row>
     <row r="296">
-      <c r="M296" s="20"/>
-[...1 lines deleted...]
-      <c r="O296" s="20"/>
+      <c r="M296" s="98"/>
+      <c r="N296" s="98"/>
+      <c r="O296" s="98"/>
     </row>
     <row r="297">
-      <c r="M297" s="20"/>
-[...1 lines deleted...]
-      <c r="O297" s="20"/>
+      <c r="M297" s="98"/>
+      <c r="N297" s="98"/>
+      <c r="O297" s="98"/>
     </row>
     <row r="298">
-      <c r="M298" s="20"/>
-[...1 lines deleted...]
-      <c r="O298" s="20"/>
+      <c r="M298" s="98"/>
+      <c r="N298" s="98"/>
+      <c r="O298" s="98"/>
     </row>
     <row r="299">
-      <c r="M299" s="20"/>
-[...1 lines deleted...]
-      <c r="O299" s="20"/>
+      <c r="M299" s="98"/>
+      <c r="N299" s="98"/>
+      <c r="O299" s="98"/>
     </row>
     <row r="300">
-      <c r="M300" s="20"/>
-[...1 lines deleted...]
-      <c r="O300" s="20"/>
+      <c r="M300" s="98"/>
+      <c r="N300" s="98"/>
+      <c r="O300" s="98"/>
     </row>
     <row r="301">
-      <c r="M301" s="20"/>
-[...1 lines deleted...]
-      <c r="O301" s="20"/>
+      <c r="M301" s="98"/>
+      <c r="N301" s="98"/>
+      <c r="O301" s="98"/>
     </row>
     <row r="302">
-      <c r="M302" s="20"/>
-[...1 lines deleted...]
-      <c r="O302" s="20"/>
+      <c r="M302" s="98"/>
+      <c r="N302" s="98"/>
+      <c r="O302" s="98"/>
     </row>
     <row r="303">
-      <c r="M303" s="20"/>
-[...1 lines deleted...]
-      <c r="O303" s="20"/>
+      <c r="M303" s="98"/>
+      <c r="N303" s="98"/>
+      <c r="O303" s="98"/>
     </row>
     <row r="304">
-      <c r="M304" s="20"/>
-[...1 lines deleted...]
-      <c r="O304" s="20"/>
+      <c r="M304" s="98"/>
+      <c r="N304" s="98"/>
+      <c r="O304" s="98"/>
     </row>
     <row r="305">
-      <c r="M305" s="20"/>
-[...1 lines deleted...]
-      <c r="O305" s="20"/>
+      <c r="M305" s="98"/>
+      <c r="N305" s="98"/>
+      <c r="O305" s="98"/>
     </row>
     <row r="306">
-      <c r="M306" s="20"/>
-[...1 lines deleted...]
-      <c r="O306" s="20"/>
+      <c r="M306" s="98"/>
+      <c r="N306" s="98"/>
+      <c r="O306" s="98"/>
     </row>
     <row r="307">
-      <c r="M307" s="20"/>
-[...1 lines deleted...]
-      <c r="O307" s="20"/>
+      <c r="M307" s="98"/>
+      <c r="N307" s="98"/>
+      <c r="O307" s="98"/>
     </row>
     <row r="308">
-      <c r="M308" s="20"/>
-[...1 lines deleted...]
-      <c r="O308" s="20"/>
+      <c r="M308" s="98"/>
+      <c r="N308" s="98"/>
+      <c r="O308" s="98"/>
     </row>
     <row r="309">
-      <c r="M309" s="20"/>
-[...1 lines deleted...]
-      <c r="O309" s="20"/>
+      <c r="M309" s="98"/>
+      <c r="N309" s="98"/>
+      <c r="O309" s="98"/>
     </row>
     <row r="310">
-      <c r="M310" s="20"/>
-[...1 lines deleted...]
-      <c r="O310" s="20"/>
+      <c r="M310" s="98"/>
+      <c r="N310" s="98"/>
+      <c r="O310" s="98"/>
     </row>
     <row r="311">
-      <c r="M311" s="20"/>
-[...1 lines deleted...]
-      <c r="O311" s="20"/>
+      <c r="M311" s="98"/>
+      <c r="N311" s="98"/>
+      <c r="O311" s="98"/>
     </row>
     <row r="312">
-      <c r="M312" s="20"/>
-[...1 lines deleted...]
-      <c r="O312" s="20"/>
+      <c r="M312" s="98"/>
+      <c r="N312" s="98"/>
+      <c r="O312" s="98"/>
     </row>
     <row r="313">
-      <c r="M313" s="20"/>
-[...1 lines deleted...]
-      <c r="O313" s="20"/>
+      <c r="M313" s="98"/>
+      <c r="N313" s="98"/>
+      <c r="O313" s="98"/>
     </row>
     <row r="314">
-      <c r="M314" s="20"/>
-[...1 lines deleted...]
-      <c r="O314" s="20"/>
+      <c r="M314" s="98"/>
+      <c r="N314" s="98"/>
+      <c r="O314" s="98"/>
     </row>
     <row r="315">
-      <c r="M315" s="20"/>
-[...1 lines deleted...]
-      <c r="O315" s="20"/>
+      <c r="M315" s="98"/>
+      <c r="N315" s="98"/>
+      <c r="O315" s="98"/>
     </row>
     <row r="316">
-      <c r="M316" s="20"/>
-[...1 lines deleted...]
-      <c r="O316" s="20"/>
+      <c r="M316" s="98"/>
+      <c r="N316" s="98"/>
+      <c r="O316" s="98"/>
     </row>
     <row r="317">
-      <c r="M317" s="20"/>
-[...1 lines deleted...]
-      <c r="O317" s="20"/>
+      <c r="M317" s="98"/>
+      <c r="N317" s="98"/>
+      <c r="O317" s="98"/>
     </row>
     <row r="318">
-      <c r="M318" s="20"/>
-[...1 lines deleted...]
-      <c r="O318" s="20"/>
+      <c r="M318" s="98"/>
+      <c r="N318" s="98"/>
+      <c r="O318" s="98"/>
     </row>
     <row r="319">
-      <c r="M319" s="20"/>
-[...1 lines deleted...]
-      <c r="O319" s="20"/>
+      <c r="M319" s="98"/>
+      <c r="N319" s="98"/>
+      <c r="O319" s="98"/>
     </row>
     <row r="320">
-      <c r="M320" s="20"/>
-[...1 lines deleted...]
-      <c r="O320" s="20"/>
+      <c r="M320" s="98"/>
+      <c r="N320" s="98"/>
+      <c r="O320" s="98"/>
     </row>
     <row r="321">
-      <c r="M321" s="20"/>
-[...1 lines deleted...]
-      <c r="O321" s="20"/>
+      <c r="M321" s="98"/>
+      <c r="N321" s="98"/>
+      <c r="O321" s="98"/>
     </row>
     <row r="322">
-      <c r="M322" s="20"/>
-[...1 lines deleted...]
-      <c r="O322" s="20"/>
+      <c r="M322" s="98"/>
+      <c r="N322" s="98"/>
+      <c r="O322" s="98"/>
     </row>
     <row r="323">
-      <c r="M323" s="20"/>
-[...1 lines deleted...]
-      <c r="O323" s="20"/>
+      <c r="M323" s="98"/>
+      <c r="N323" s="98"/>
+      <c r="O323" s="98"/>
     </row>
     <row r="324">
-      <c r="M324" s="20"/>
-[...1 lines deleted...]
-      <c r="O324" s="20"/>
+      <c r="M324" s="98"/>
+      <c r="N324" s="98"/>
+      <c r="O324" s="98"/>
     </row>
     <row r="325">
-      <c r="M325" s="20"/>
-[...1 lines deleted...]
-      <c r="O325" s="20"/>
+      <c r="M325" s="98"/>
+      <c r="N325" s="98"/>
+      <c r="O325" s="98"/>
     </row>
     <row r="326">
-      <c r="M326" s="20"/>
-[...1 lines deleted...]
-      <c r="O326" s="20"/>
+      <c r="M326" s="98"/>
+      <c r="N326" s="98"/>
+      <c r="O326" s="98"/>
     </row>
     <row r="327">
-      <c r="M327" s="20"/>
-[...1 lines deleted...]
-      <c r="O327" s="20"/>
+      <c r="M327" s="98"/>
+      <c r="N327" s="98"/>
+      <c r="O327" s="98"/>
     </row>
     <row r="328">
-      <c r="M328" s="20"/>
-[...1 lines deleted...]
-      <c r="O328" s="20"/>
+      <c r="M328" s="98"/>
+      <c r="N328" s="98"/>
+      <c r="O328" s="98"/>
     </row>
     <row r="329">
-      <c r="M329" s="20"/>
-[...1 lines deleted...]
-      <c r="O329" s="20"/>
+      <c r="M329" s="98"/>
+      <c r="N329" s="98"/>
+      <c r="O329" s="98"/>
     </row>
     <row r="330">
-      <c r="M330" s="20"/>
-[...1 lines deleted...]
-      <c r="O330" s="20"/>
+      <c r="M330" s="98"/>
+      <c r="N330" s="98"/>
+      <c r="O330" s="98"/>
     </row>
     <row r="331">
-      <c r="M331" s="20"/>
-[...1 lines deleted...]
-      <c r="O331" s="20"/>
+      <c r="M331" s="98"/>
+      <c r="N331" s="98"/>
+      <c r="O331" s="98"/>
     </row>
     <row r="332">
-      <c r="M332" s="20"/>
-[...1 lines deleted...]
-      <c r="O332" s="20"/>
+      <c r="M332" s="98"/>
+      <c r="N332" s="98"/>
+      <c r="O332" s="98"/>
     </row>
     <row r="333">
-      <c r="M333" s="20"/>
-[...1 lines deleted...]
-      <c r="O333" s="20"/>
+      <c r="M333" s="98"/>
+      <c r="N333" s="98"/>
+      <c r="O333" s="98"/>
     </row>
     <row r="334">
-      <c r="M334" s="20"/>
-[...1 lines deleted...]
-      <c r="O334" s="20"/>
+      <c r="M334" s="98"/>
+      <c r="N334" s="98"/>
+      <c r="O334" s="98"/>
     </row>
     <row r="335">
-      <c r="M335" s="20"/>
-[...1 lines deleted...]
-      <c r="O335" s="20"/>
+      <c r="M335" s="98"/>
+      <c r="N335" s="98"/>
+      <c r="O335" s="98"/>
     </row>
     <row r="336">
-      <c r="M336" s="20"/>
-[...1 lines deleted...]
-      <c r="O336" s="20"/>
+      <c r="M336" s="98"/>
+      <c r="N336" s="98"/>
+      <c r="O336" s="98"/>
     </row>
     <row r="337">
-      <c r="M337" s="20"/>
-[...1 lines deleted...]
-      <c r="O337" s="20"/>
+      <c r="M337" s="98"/>
+      <c r="N337" s="98"/>
+      <c r="O337" s="98"/>
     </row>
     <row r="338">
-      <c r="M338" s="20"/>
-[...1 lines deleted...]
-      <c r="O338" s="20"/>
+      <c r="M338" s="98"/>
+      <c r="N338" s="98"/>
+      <c r="O338" s="98"/>
     </row>
     <row r="339">
-      <c r="M339" s="20"/>
-[...1 lines deleted...]
-      <c r="O339" s="20"/>
+      <c r="M339" s="98"/>
+      <c r="N339" s="98"/>
+      <c r="O339" s="98"/>
     </row>
     <row r="340">
-      <c r="M340" s="20"/>
-[...1 lines deleted...]
-      <c r="O340" s="20"/>
+      <c r="M340" s="98"/>
+      <c r="N340" s="98"/>
+      <c r="O340" s="98"/>
     </row>
     <row r="341">
-      <c r="M341" s="20"/>
-[...1 lines deleted...]
-      <c r="O341" s="20"/>
+      <c r="M341" s="98"/>
+      <c r="N341" s="98"/>
+      <c r="O341" s="98"/>
     </row>
     <row r="342">
-      <c r="M342" s="20"/>
-[...1 lines deleted...]
-      <c r="O342" s="20"/>
+      <c r="M342" s="98"/>
+      <c r="N342" s="98"/>
+      <c r="O342" s="98"/>
     </row>
     <row r="343">
-      <c r="M343" s="20"/>
-[...1 lines deleted...]
-      <c r="O343" s="20"/>
+      <c r="M343" s="98"/>
+      <c r="N343" s="98"/>
+      <c r="O343" s="98"/>
     </row>
     <row r="344">
-      <c r="M344" s="20"/>
-[...1 lines deleted...]
-      <c r="O344" s="20"/>
+      <c r="M344" s="98"/>
+      <c r="N344" s="98"/>
+      <c r="O344" s="98"/>
     </row>
     <row r="345">
-      <c r="M345" s="20"/>
-[...1 lines deleted...]
-      <c r="O345" s="20"/>
+      <c r="M345" s="98"/>
+      <c r="N345" s="98"/>
+      <c r="O345" s="98"/>
     </row>
     <row r="346">
-      <c r="M346" s="20"/>
-[...1 lines deleted...]
-      <c r="O346" s="20"/>
+      <c r="M346" s="98"/>
+      <c r="N346" s="98"/>
+      <c r="O346" s="98"/>
     </row>
     <row r="347">
-      <c r="M347" s="20"/>
-[...1 lines deleted...]
-      <c r="O347" s="20"/>
+      <c r="M347" s="98"/>
+      <c r="N347" s="98"/>
+      <c r="O347" s="98"/>
     </row>
     <row r="348">
-      <c r="M348" s="20"/>
-[...1 lines deleted...]
-      <c r="O348" s="20"/>
+      <c r="M348" s="98"/>
+      <c r="N348" s="98"/>
+      <c r="O348" s="98"/>
     </row>
     <row r="349">
-      <c r="M349" s="20"/>
-[...1 lines deleted...]
-      <c r="O349" s="20"/>
+      <c r="M349" s="98"/>
+      <c r="N349" s="98"/>
+      <c r="O349" s="98"/>
     </row>
     <row r="350">
-      <c r="M350" s="20"/>
-[...1 lines deleted...]
-      <c r="O350" s="20"/>
+      <c r="M350" s="98"/>
+      <c r="N350" s="98"/>
+      <c r="O350" s="98"/>
     </row>
     <row r="351">
-      <c r="M351" s="20"/>
-[...1 lines deleted...]
-      <c r="O351" s="20"/>
+      <c r="M351" s="98"/>
+      <c r="N351" s="98"/>
+      <c r="O351" s="98"/>
     </row>
     <row r="352">
-      <c r="M352" s="20"/>
-[...1 lines deleted...]
-      <c r="O352" s="20"/>
+      <c r="M352" s="98"/>
+      <c r="N352" s="98"/>
+      <c r="O352" s="98"/>
     </row>
     <row r="353">
-      <c r="M353" s="20"/>
-[...1 lines deleted...]
-      <c r="O353" s="20"/>
+      <c r="M353" s="98"/>
+      <c r="N353" s="98"/>
+      <c r="O353" s="98"/>
     </row>
     <row r="354">
-      <c r="M354" s="20"/>
-[...1 lines deleted...]
-      <c r="O354" s="20"/>
+      <c r="M354" s="98"/>
+      <c r="N354" s="98"/>
+      <c r="O354" s="98"/>
     </row>
     <row r="355">
-      <c r="M355" s="20"/>
-[...1 lines deleted...]
-      <c r="O355" s="20"/>
+      <c r="M355" s="98"/>
+      <c r="N355" s="98"/>
+      <c r="O355" s="98"/>
     </row>
     <row r="356">
-      <c r="M356" s="20"/>
-[...1 lines deleted...]
-      <c r="O356" s="20"/>
+      <c r="M356" s="98"/>
+      <c r="N356" s="98"/>
+      <c r="O356" s="98"/>
     </row>
     <row r="357">
-      <c r="M357" s="20"/>
-[...1 lines deleted...]
-      <c r="O357" s="20"/>
+      <c r="M357" s="98"/>
+      <c r="N357" s="98"/>
+      <c r="O357" s="98"/>
     </row>
     <row r="358">
-      <c r="M358" s="20"/>
-[...1 lines deleted...]
-      <c r="O358" s="20"/>
+      <c r="M358" s="98"/>
+      <c r="N358" s="98"/>
+      <c r="O358" s="98"/>
     </row>
     <row r="359">
-      <c r="M359" s="20"/>
-[...1 lines deleted...]
-      <c r="O359" s="20"/>
+      <c r="M359" s="98"/>
+      <c r="N359" s="98"/>
+      <c r="O359" s="98"/>
     </row>
     <row r="360">
-      <c r="M360" s="20"/>
-[...1 lines deleted...]
-      <c r="O360" s="20"/>
+      <c r="M360" s="98"/>
+      <c r="N360" s="98"/>
+      <c r="O360" s="98"/>
     </row>
     <row r="361">
-      <c r="M361" s="20"/>
-[...1 lines deleted...]
-      <c r="O361" s="20"/>
+      <c r="M361" s="98"/>
+      <c r="N361" s="98"/>
+      <c r="O361" s="98"/>
     </row>
     <row r="362">
-      <c r="M362" s="20"/>
-[...1 lines deleted...]
-      <c r="O362" s="20"/>
+      <c r="M362" s="98"/>
+      <c r="N362" s="98"/>
+      <c r="O362" s="98"/>
     </row>
     <row r="363">
-      <c r="M363" s="20"/>
-[...1 lines deleted...]
-      <c r="O363" s="20"/>
+      <c r="M363" s="98"/>
+      <c r="N363" s="98"/>
+      <c r="O363" s="98"/>
     </row>
     <row r="364">
-      <c r="M364" s="20"/>
-[...1 lines deleted...]
-      <c r="O364" s="20"/>
+      <c r="M364" s="98"/>
+      <c r="N364" s="98"/>
+      <c r="O364" s="98"/>
     </row>
     <row r="365">
-      <c r="M365" s="20"/>
-[...1 lines deleted...]
-      <c r="O365" s="20"/>
+      <c r="M365" s="98"/>
+      <c r="N365" s="98"/>
+      <c r="O365" s="98"/>
     </row>
     <row r="366">
-      <c r="M366" s="20"/>
-[...1 lines deleted...]
-      <c r="O366" s="20"/>
+      <c r="M366" s="98"/>
+      <c r="N366" s="98"/>
+      <c r="O366" s="98"/>
     </row>
     <row r="367">
-      <c r="M367" s="20"/>
-[...1 lines deleted...]
-      <c r="O367" s="20"/>
+      <c r="M367" s="98"/>
+      <c r="N367" s="98"/>
+      <c r="O367" s="98"/>
     </row>
     <row r="368">
-      <c r="M368" s="20"/>
-[...1 lines deleted...]
-      <c r="O368" s="20"/>
+      <c r="M368" s="98"/>
+      <c r="N368" s="98"/>
+      <c r="O368" s="98"/>
     </row>
     <row r="369">
-      <c r="M369" s="20"/>
-[...1 lines deleted...]
-      <c r="O369" s="20"/>
+      <c r="M369" s="98"/>
+      <c r="N369" s="98"/>
+      <c r="O369" s="98"/>
     </row>
     <row r="370">
-      <c r="M370" s="20"/>
-[...1 lines deleted...]
-      <c r="O370" s="20"/>
+      <c r="M370" s="98"/>
+      <c r="N370" s="98"/>
+      <c r="O370" s="98"/>
     </row>
     <row r="371">
-      <c r="M371" s="20"/>
-[...1 lines deleted...]
-      <c r="O371" s="20"/>
+      <c r="M371" s="98"/>
+      <c r="N371" s="98"/>
+      <c r="O371" s="98"/>
     </row>
     <row r="372">
-      <c r="M372" s="20"/>
-[...1 lines deleted...]
-      <c r="O372" s="20"/>
+      <c r="M372" s="98"/>
+      <c r="N372" s="98"/>
+      <c r="O372" s="98"/>
     </row>
     <row r="373">
-      <c r="M373" s="20"/>
-[...1 lines deleted...]
-      <c r="O373" s="20"/>
+      <c r="M373" s="98"/>
+      <c r="N373" s="98"/>
+      <c r="O373" s="98"/>
     </row>
     <row r="374">
-      <c r="M374" s="20"/>
-[...1 lines deleted...]
-      <c r="O374" s="20"/>
+      <c r="M374" s="98"/>
+      <c r="N374" s="98"/>
+      <c r="O374" s="98"/>
     </row>
     <row r="375">
-      <c r="M375" s="20"/>
-[...1 lines deleted...]
-      <c r="O375" s="20"/>
+      <c r="M375" s="98"/>
+      <c r="N375" s="98"/>
+      <c r="O375" s="98"/>
     </row>
     <row r="376">
-      <c r="M376" s="20"/>
-[...1 lines deleted...]
-      <c r="O376" s="20"/>
+      <c r="M376" s="98"/>
+      <c r="N376" s="98"/>
+      <c r="O376" s="98"/>
     </row>
     <row r="377">
-      <c r="M377" s="20"/>
-[...1 lines deleted...]
-      <c r="O377" s="20"/>
+      <c r="M377" s="98"/>
+      <c r="N377" s="98"/>
+      <c r="O377" s="98"/>
     </row>
     <row r="378">
-      <c r="M378" s="20"/>
-[...1 lines deleted...]
-      <c r="O378" s="20"/>
+      <c r="M378" s="98"/>
+      <c r="N378" s="98"/>
+      <c r="O378" s="98"/>
     </row>
     <row r="379">
-      <c r="M379" s="20"/>
-[...1 lines deleted...]
-      <c r="O379" s="20"/>
+      <c r="M379" s="98"/>
+      <c r="N379" s="98"/>
+      <c r="O379" s="98"/>
     </row>
     <row r="380">
-      <c r="M380" s="20"/>
-[...1 lines deleted...]
-      <c r="O380" s="20"/>
+      <c r="M380" s="98"/>
+      <c r="N380" s="98"/>
+      <c r="O380" s="98"/>
     </row>
     <row r="381">
-      <c r="M381" s="20"/>
-[...1 lines deleted...]
-      <c r="O381" s="20"/>
+      <c r="M381" s="98"/>
+      <c r="N381" s="98"/>
+      <c r="O381" s="98"/>
     </row>
     <row r="382">
-      <c r="M382" s="20"/>
-[...1 lines deleted...]
-      <c r="O382" s="20"/>
+      <c r="M382" s="98"/>
+      <c r="N382" s="98"/>
+      <c r="O382" s="98"/>
     </row>
     <row r="383">
-      <c r="M383" s="20"/>
-[...1 lines deleted...]
-      <c r="O383" s="20"/>
+      <c r="M383" s="98"/>
+      <c r="N383" s="98"/>
+      <c r="O383" s="98"/>
     </row>
     <row r="384">
-      <c r="M384" s="20"/>
-[...1 lines deleted...]
-      <c r="O384" s="20"/>
+      <c r="M384" s="98"/>
+      <c r="N384" s="98"/>
+      <c r="O384" s="98"/>
     </row>
     <row r="385">
-      <c r="M385" s="20"/>
-[...1 lines deleted...]
-      <c r="O385" s="20"/>
+      <c r="M385" s="98"/>
+      <c r="N385" s="98"/>
+      <c r="O385" s="98"/>
     </row>
     <row r="386">
-      <c r="M386" s="20"/>
-[...1 lines deleted...]
-      <c r="O386" s="20"/>
+      <c r="M386" s="98"/>
+      <c r="N386" s="98"/>
+      <c r="O386" s="98"/>
     </row>
     <row r="387">
-      <c r="M387" s="20"/>
-[...1 lines deleted...]
-      <c r="O387" s="20"/>
+      <c r="M387" s="98"/>
+      <c r="N387" s="98"/>
+      <c r="O387" s="98"/>
     </row>
     <row r="388">
-      <c r="M388" s="20"/>
-[...1 lines deleted...]
-      <c r="O388" s="20"/>
+      <c r="M388" s="98"/>
+      <c r="N388" s="98"/>
+      <c r="O388" s="98"/>
     </row>
     <row r="389">
-      <c r="M389" s="20"/>
-[...1 lines deleted...]
-      <c r="O389" s="20"/>
+      <c r="M389" s="98"/>
+      <c r="N389" s="98"/>
+      <c r="O389" s="98"/>
     </row>
     <row r="390">
-      <c r="M390" s="20"/>
-[...1 lines deleted...]
-      <c r="O390" s="20"/>
+      <c r="M390" s="98"/>
+      <c r="N390" s="98"/>
+      <c r="O390" s="98"/>
     </row>
     <row r="391">
-      <c r="M391" s="20"/>
-[...1 lines deleted...]
-      <c r="O391" s="20"/>
+      <c r="M391" s="98"/>
+      <c r="N391" s="98"/>
+      <c r="O391" s="98"/>
     </row>
     <row r="392">
-      <c r="M392" s="20"/>
-[...1 lines deleted...]
-      <c r="O392" s="20"/>
+      <c r="M392" s="98"/>
+      <c r="N392" s="98"/>
+      <c r="O392" s="98"/>
     </row>
     <row r="393">
-      <c r="M393" s="20"/>
-[...1 lines deleted...]
-      <c r="O393" s="20"/>
+      <c r="M393" s="98"/>
+      <c r="N393" s="98"/>
+      <c r="O393" s="98"/>
     </row>
     <row r="394">
-      <c r="M394" s="20"/>
-[...1 lines deleted...]
-      <c r="O394" s="20"/>
+      <c r="M394" s="98"/>
+      <c r="N394" s="98"/>
+      <c r="O394" s="98"/>
     </row>
     <row r="395">
-      <c r="M395" s="20"/>
-[...1 lines deleted...]
-      <c r="O395" s="20"/>
+      <c r="M395" s="98"/>
+      <c r="N395" s="98"/>
+      <c r="O395" s="98"/>
     </row>
     <row r="396">
-      <c r="M396" s="20"/>
-[...1 lines deleted...]
-      <c r="O396" s="20"/>
+      <c r="M396" s="98"/>
+      <c r="N396" s="98"/>
+      <c r="O396" s="98"/>
     </row>
     <row r="397">
-      <c r="M397" s="20"/>
-[...1 lines deleted...]
-      <c r="O397" s="20"/>
+      <c r="M397" s="98"/>
+      <c r="N397" s="98"/>
+      <c r="O397" s="98"/>
     </row>
     <row r="398">
-      <c r="M398" s="20"/>
-[...1 lines deleted...]
-      <c r="O398" s="20"/>
+      <c r="M398" s="98"/>
+      <c r="N398" s="98"/>
+      <c r="O398" s="98"/>
     </row>
     <row r="399">
-      <c r="M399" s="20"/>
-[...1 lines deleted...]
-      <c r="O399" s="20"/>
+      <c r="M399" s="98"/>
+      <c r="N399" s="98"/>
+      <c r="O399" s="98"/>
     </row>
     <row r="400">
-      <c r="M400" s="20"/>
-[...1 lines deleted...]
-      <c r="O400" s="20"/>
+      <c r="M400" s="98"/>
+      <c r="N400" s="98"/>
+      <c r="O400" s="98"/>
     </row>
     <row r="401">
-      <c r="M401" s="20"/>
-[...1 lines deleted...]
-      <c r="O401" s="20"/>
+      <c r="M401" s="98"/>
+      <c r="N401" s="98"/>
+      <c r="O401" s="98"/>
     </row>
     <row r="402">
-      <c r="M402" s="20"/>
-[...1 lines deleted...]
-      <c r="O402" s="20"/>
+      <c r="M402" s="98"/>
+      <c r="N402" s="98"/>
+      <c r="O402" s="98"/>
     </row>
     <row r="403">
-      <c r="M403" s="20"/>
-[...1 lines deleted...]
-      <c r="O403" s="20"/>
+      <c r="M403" s="98"/>
+      <c r="N403" s="98"/>
+      <c r="O403" s="98"/>
     </row>
     <row r="404">
-      <c r="M404" s="20"/>
-[...1 lines deleted...]
-      <c r="O404" s="20"/>
+      <c r="M404" s="98"/>
+      <c r="N404" s="98"/>
+      <c r="O404" s="98"/>
     </row>
     <row r="405">
-      <c r="M405" s="20"/>
-[...1 lines deleted...]
-      <c r="O405" s="20"/>
+      <c r="M405" s="98"/>
+      <c r="N405" s="98"/>
+      <c r="O405" s="98"/>
     </row>
     <row r="406">
-      <c r="M406" s="20"/>
-[...1 lines deleted...]
-      <c r="O406" s="20"/>
+      <c r="M406" s="98"/>
+      <c r="N406" s="98"/>
+      <c r="O406" s="98"/>
     </row>
     <row r="407">
-      <c r="M407" s="20"/>
-[...1 lines deleted...]
-      <c r="O407" s="20"/>
+      <c r="M407" s="98"/>
+      <c r="N407" s="98"/>
+      <c r="O407" s="98"/>
     </row>
     <row r="408">
-      <c r="M408" s="20"/>
-[...1 lines deleted...]
-      <c r="O408" s="20"/>
+      <c r="M408" s="98"/>
+      <c r="N408" s="98"/>
+      <c r="O408" s="98"/>
     </row>
     <row r="409">
-      <c r="M409" s="20"/>
-[...1 lines deleted...]
-      <c r="O409" s="20"/>
+      <c r="M409" s="98"/>
+      <c r="N409" s="98"/>
+      <c r="O409" s="98"/>
     </row>
     <row r="410">
-      <c r="M410" s="20"/>
-[...1 lines deleted...]
-      <c r="O410" s="20"/>
+      <c r="M410" s="98"/>
+      <c r="N410" s="98"/>
+      <c r="O410" s="98"/>
     </row>
     <row r="411">
-      <c r="M411" s="20"/>
-[...1 lines deleted...]
-      <c r="O411" s="20"/>
+      <c r="M411" s="98"/>
+      <c r="N411" s="98"/>
+      <c r="O411" s="98"/>
     </row>
     <row r="412">
-      <c r="M412" s="20"/>
-[...1 lines deleted...]
-      <c r="O412" s="20"/>
+      <c r="M412" s="98"/>
+      <c r="N412" s="98"/>
+      <c r="O412" s="98"/>
     </row>
     <row r="413">
-      <c r="M413" s="20"/>
-[...1 lines deleted...]
-      <c r="O413" s="20"/>
+      <c r="M413" s="98"/>
+      <c r="N413" s="98"/>
+      <c r="O413" s="98"/>
     </row>
     <row r="414">
-      <c r="M414" s="20"/>
-[...1 lines deleted...]
-      <c r="O414" s="20"/>
+      <c r="M414" s="98"/>
+      <c r="N414" s="98"/>
+      <c r="O414" s="98"/>
     </row>
     <row r="415">
-      <c r="M415" s="20"/>
-[...1 lines deleted...]
-      <c r="O415" s="20"/>
+      <c r="M415" s="98"/>
+      <c r="N415" s="98"/>
+      <c r="O415" s="98"/>
     </row>
     <row r="416">
-      <c r="M416" s="20"/>
-[...1 lines deleted...]
-      <c r="O416" s="20"/>
+      <c r="M416" s="98"/>
+      <c r="N416" s="98"/>
+      <c r="O416" s="98"/>
     </row>
     <row r="417">
-      <c r="M417" s="20"/>
-[...1 lines deleted...]
-      <c r="O417" s="20"/>
+      <c r="M417" s="98"/>
+      <c r="N417" s="98"/>
+      <c r="O417" s="98"/>
     </row>
     <row r="418">
-      <c r="M418" s="20"/>
-[...1 lines deleted...]
-      <c r="O418" s="20"/>
+      <c r="M418" s="98"/>
+      <c r="N418" s="98"/>
+      <c r="O418" s="98"/>
     </row>
     <row r="419">
-      <c r="M419" s="20"/>
-[...1 lines deleted...]
-      <c r="O419" s="20"/>
+      <c r="M419" s="98"/>
+      <c r="N419" s="98"/>
+      <c r="O419" s="98"/>
     </row>
     <row r="420">
-      <c r="M420" s="20"/>
-[...1 lines deleted...]
-      <c r="O420" s="20"/>
+      <c r="M420" s="98"/>
+      <c r="N420" s="98"/>
+      <c r="O420" s="98"/>
     </row>
     <row r="421">
-      <c r="M421" s="20"/>
-[...1 lines deleted...]
-      <c r="O421" s="20"/>
+      <c r="M421" s="98"/>
+      <c r="N421" s="98"/>
+      <c r="O421" s="98"/>
     </row>
     <row r="422">
-      <c r="M422" s="20"/>
-[...1 lines deleted...]
-      <c r="O422" s="20"/>
+      <c r="M422" s="98"/>
+      <c r="N422" s="98"/>
+      <c r="O422" s="98"/>
     </row>
     <row r="423">
-      <c r="M423" s="20"/>
-[...1 lines deleted...]
-      <c r="O423" s="20"/>
+      <c r="M423" s="98"/>
+      <c r="N423" s="98"/>
+      <c r="O423" s="98"/>
     </row>
     <row r="424">
-      <c r="M424" s="20"/>
-[...1 lines deleted...]
-      <c r="O424" s="20"/>
+      <c r="M424" s="98"/>
+      <c r="N424" s="98"/>
+      <c r="O424" s="98"/>
     </row>
     <row r="425">
-      <c r="M425" s="20"/>
-[...1 lines deleted...]
-      <c r="O425" s="20"/>
+      <c r="M425" s="98"/>
+      <c r="N425" s="98"/>
+      <c r="O425" s="98"/>
     </row>
     <row r="426">
-      <c r="M426" s="20"/>
-[...1 lines deleted...]
-      <c r="O426" s="20"/>
+      <c r="M426" s="98"/>
+      <c r="N426" s="98"/>
+      <c r="O426" s="98"/>
     </row>
     <row r="427">
-      <c r="M427" s="20"/>
-[...1 lines deleted...]
-      <c r="O427" s="20"/>
+      <c r="M427" s="98"/>
+      <c r="N427" s="98"/>
+      <c r="O427" s="98"/>
     </row>
     <row r="428">
-      <c r="M428" s="20"/>
-[...1 lines deleted...]
-      <c r="O428" s="20"/>
+      <c r="M428" s="98"/>
+      <c r="N428" s="98"/>
+      <c r="O428" s="98"/>
     </row>
     <row r="429">
-      <c r="M429" s="20"/>
-[...1 lines deleted...]
-      <c r="O429" s="20"/>
+      <c r="M429" s="98"/>
+      <c r="N429" s="98"/>
+      <c r="O429" s="98"/>
     </row>
     <row r="430">
-      <c r="M430" s="20"/>
-[...1 lines deleted...]
-      <c r="O430" s="20"/>
+      <c r="M430" s="98"/>
+      <c r="N430" s="98"/>
+      <c r="O430" s="98"/>
     </row>
     <row r="431">
-      <c r="M431" s="20"/>
-[...1 lines deleted...]
-      <c r="O431" s="20"/>
+      <c r="M431" s="98"/>
+      <c r="N431" s="98"/>
+      <c r="O431" s="98"/>
     </row>
     <row r="432">
-      <c r="M432" s="20"/>
-[...1 lines deleted...]
-      <c r="O432" s="20"/>
+      <c r="M432" s="98"/>
+      <c r="N432" s="98"/>
+      <c r="O432" s="98"/>
     </row>
     <row r="433">
-      <c r="M433" s="20"/>
-[...1 lines deleted...]
-      <c r="O433" s="20"/>
+      <c r="M433" s="98"/>
+      <c r="N433" s="98"/>
+      <c r="O433" s="98"/>
     </row>
     <row r="434">
-      <c r="M434" s="20"/>
-[...1 lines deleted...]
-      <c r="O434" s="20"/>
+      <c r="M434" s="98"/>
+      <c r="N434" s="98"/>
+      <c r="O434" s="98"/>
     </row>
     <row r="435">
-      <c r="M435" s="20"/>
-[...1 lines deleted...]
-      <c r="O435" s="20"/>
+      <c r="M435" s="98"/>
+      <c r="N435" s="98"/>
+      <c r="O435" s="98"/>
     </row>
     <row r="436">
-      <c r="M436" s="20"/>
-[...1 lines deleted...]
-      <c r="O436" s="20"/>
+      <c r="M436" s="98"/>
+      <c r="N436" s="98"/>
+      <c r="O436" s="98"/>
     </row>
     <row r="437">
-      <c r="M437" s="20"/>
-[...1 lines deleted...]
-      <c r="O437" s="20"/>
+      <c r="M437" s="98"/>
+      <c r="N437" s="98"/>
+      <c r="O437" s="98"/>
     </row>
     <row r="438">
-      <c r="M438" s="20"/>
-[...1 lines deleted...]
-      <c r="O438" s="20"/>
+      <c r="M438" s="98"/>
+      <c r="N438" s="98"/>
+      <c r="O438" s="98"/>
     </row>
     <row r="439">
-      <c r="M439" s="20"/>
-[...1 lines deleted...]
-      <c r="O439" s="20"/>
+      <c r="M439" s="98"/>
+      <c r="N439" s="98"/>
+      <c r="O439" s="98"/>
     </row>
     <row r="440">
-      <c r="M440" s="20"/>
-[...1 lines deleted...]
-      <c r="O440" s="20"/>
+      <c r="M440" s="98"/>
+      <c r="N440" s="98"/>
+      <c r="O440" s="98"/>
     </row>
     <row r="441">
-      <c r="M441" s="20"/>
-[...1 lines deleted...]
-      <c r="O441" s="20"/>
+      <c r="M441" s="98"/>
+      <c r="N441" s="98"/>
+      <c r="O441" s="98"/>
     </row>
     <row r="442">
-      <c r="M442" s="20"/>
-[...1 lines deleted...]
-      <c r="O442" s="20"/>
+      <c r="M442" s="98"/>
+      <c r="N442" s="98"/>
+      <c r="O442" s="98"/>
     </row>
     <row r="443">
-      <c r="M443" s="20"/>
-[...1 lines deleted...]
-      <c r="O443" s="20"/>
+      <c r="M443" s="98"/>
+      <c r="N443" s="98"/>
+      <c r="O443" s="98"/>
     </row>
     <row r="444">
-      <c r="M444" s="20"/>
-[...1 lines deleted...]
-      <c r="O444" s="20"/>
+      <c r="M444" s="98"/>
+      <c r="N444" s="98"/>
+      <c r="O444" s="98"/>
     </row>
     <row r="445">
-      <c r="M445" s="20"/>
-[...1 lines deleted...]
-      <c r="O445" s="20"/>
+      <c r="M445" s="98"/>
+      <c r="N445" s="98"/>
+      <c r="O445" s="98"/>
     </row>
     <row r="446">
-      <c r="M446" s="20"/>
-[...1 lines deleted...]
-      <c r="O446" s="20"/>
+      <c r="M446" s="98"/>
+      <c r="N446" s="98"/>
+      <c r="O446" s="98"/>
     </row>
     <row r="447">
-      <c r="M447" s="20"/>
-[...1 lines deleted...]
-      <c r="O447" s="20"/>
+      <c r="M447" s="98"/>
+      <c r="N447" s="98"/>
+      <c r="O447" s="98"/>
     </row>
     <row r="448">
-      <c r="M448" s="20"/>
-[...1 lines deleted...]
-      <c r="O448" s="20"/>
+      <c r="M448" s="98"/>
+      <c r="N448" s="98"/>
+      <c r="O448" s="98"/>
     </row>
     <row r="449">
-      <c r="M449" s="20"/>
-[...1 lines deleted...]
-      <c r="O449" s="20"/>
+      <c r="M449" s="98"/>
+      <c r="N449" s="98"/>
+      <c r="O449" s="98"/>
     </row>
     <row r="450">
-      <c r="M450" s="20"/>
-[...1 lines deleted...]
-      <c r="O450" s="20"/>
+      <c r="M450" s="98"/>
+      <c r="N450" s="98"/>
+      <c r="O450" s="98"/>
     </row>
     <row r="451">
-      <c r="M451" s="20"/>
-[...1 lines deleted...]
-      <c r="O451" s="20"/>
+      <c r="M451" s="98"/>
+      <c r="N451" s="98"/>
+      <c r="O451" s="98"/>
     </row>
     <row r="452">
-      <c r="M452" s="20"/>
-[...1 lines deleted...]
-      <c r="O452" s="20"/>
+      <c r="M452" s="98"/>
+      <c r="N452" s="98"/>
+      <c r="O452" s="98"/>
     </row>
     <row r="453">
-      <c r="M453" s="20"/>
-[...1 lines deleted...]
-      <c r="O453" s="20"/>
+      <c r="M453" s="98"/>
+      <c r="N453" s="98"/>
+      <c r="O453" s="98"/>
     </row>
     <row r="454">
-      <c r="M454" s="20"/>
-[...1 lines deleted...]
-      <c r="O454" s="20"/>
+      <c r="M454" s="98"/>
+      <c r="N454" s="98"/>
+      <c r="O454" s="98"/>
     </row>
     <row r="455">
-      <c r="M455" s="20"/>
-[...1 lines deleted...]
-      <c r="O455" s="20"/>
+      <c r="M455" s="98"/>
+      <c r="N455" s="98"/>
+      <c r="O455" s="98"/>
     </row>
     <row r="456">
-      <c r="M456" s="20"/>
-[...1 lines deleted...]
-      <c r="O456" s="20"/>
+      <c r="M456" s="98"/>
+      <c r="N456" s="98"/>
+      <c r="O456" s="98"/>
     </row>
     <row r="457">
-      <c r="M457" s="20"/>
-[...1 lines deleted...]
-      <c r="O457" s="20"/>
+      <c r="M457" s="98"/>
+      <c r="N457" s="98"/>
+      <c r="O457" s="98"/>
     </row>
     <row r="458">
-      <c r="M458" s="20"/>
-[...1 lines deleted...]
-      <c r="O458" s="20"/>
+      <c r="M458" s="98"/>
+      <c r="N458" s="98"/>
+      <c r="O458" s="98"/>
     </row>
     <row r="459">
-      <c r="M459" s="20"/>
-[...1 lines deleted...]
-      <c r="O459" s="20"/>
+      <c r="M459" s="98"/>
+      <c r="N459" s="98"/>
+      <c r="O459" s="98"/>
     </row>
     <row r="460">
-      <c r="M460" s="20"/>
-[...1 lines deleted...]
-      <c r="O460" s="20"/>
+      <c r="M460" s="98"/>
+      <c r="N460" s="98"/>
+      <c r="O460" s="98"/>
     </row>
     <row r="461">
-      <c r="M461" s="20"/>
-[...1 lines deleted...]
-      <c r="O461" s="20"/>
+      <c r="M461" s="98"/>
+      <c r="N461" s="98"/>
+      <c r="O461" s="98"/>
     </row>
     <row r="462">
-      <c r="M462" s="20"/>
-[...1 lines deleted...]
-      <c r="O462" s="20"/>
+      <c r="M462" s="98"/>
+      <c r="N462" s="98"/>
+      <c r="O462" s="98"/>
     </row>
     <row r="463">
-      <c r="M463" s="20"/>
-[...1 lines deleted...]
-      <c r="O463" s="20"/>
+      <c r="M463" s="98"/>
+      <c r="N463" s="98"/>
+      <c r="O463" s="98"/>
     </row>
     <row r="464">
-      <c r="M464" s="20"/>
-[...1 lines deleted...]
-      <c r="O464" s="20"/>
+      <c r="M464" s="98"/>
+      <c r="N464" s="98"/>
+      <c r="O464" s="98"/>
     </row>
     <row r="465">
-      <c r="M465" s="20"/>
-[...1 lines deleted...]
-      <c r="O465" s="20"/>
+      <c r="M465" s="98"/>
+      <c r="N465" s="98"/>
+      <c r="O465" s="98"/>
     </row>
     <row r="466">
-      <c r="M466" s="20"/>
-[...1 lines deleted...]
-      <c r="O466" s="20"/>
+      <c r="M466" s="98"/>
+      <c r="N466" s="98"/>
+      <c r="O466" s="98"/>
     </row>
     <row r="467">
-      <c r="M467" s="20"/>
-[...1 lines deleted...]
-      <c r="O467" s="20"/>
+      <c r="M467" s="98"/>
+      <c r="N467" s="98"/>
+      <c r="O467" s="98"/>
     </row>
     <row r="468">
-      <c r="M468" s="20"/>
-[...1 lines deleted...]
-      <c r="O468" s="20"/>
+      <c r="M468" s="98"/>
+      <c r="N468" s="98"/>
+      <c r="O468" s="98"/>
     </row>
     <row r="469">
-      <c r="M469" s="20"/>
-[...1 lines deleted...]
-      <c r="O469" s="20"/>
+      <c r="M469" s="98"/>
+      <c r="N469" s="98"/>
+      <c r="O469" s="98"/>
     </row>
     <row r="470">
-      <c r="M470" s="20"/>
-[...1 lines deleted...]
-      <c r="O470" s="20"/>
+      <c r="M470" s="98"/>
+      <c r="N470" s="98"/>
+      <c r="O470" s="98"/>
     </row>
     <row r="471">
-      <c r="M471" s="20"/>
-[...1 lines deleted...]
-      <c r="O471" s="20"/>
+      <c r="M471" s="98"/>
+      <c r="N471" s="98"/>
+      <c r="O471" s="98"/>
     </row>
     <row r="472">
-      <c r="M472" s="20"/>
-[...1 lines deleted...]
-      <c r="O472" s="20"/>
+      <c r="M472" s="98"/>
+      <c r="N472" s="98"/>
+      <c r="O472" s="98"/>
     </row>
     <row r="473">
-      <c r="M473" s="20"/>
-[...1 lines deleted...]
-      <c r="O473" s="20"/>
+      <c r="M473" s="98"/>
+      <c r="N473" s="98"/>
+      <c r="O473" s="98"/>
     </row>
     <row r="474">
-      <c r="M474" s="20"/>
-[...1 lines deleted...]
-      <c r="O474" s="20"/>
+      <c r="M474" s="98"/>
+      <c r="N474" s="98"/>
+      <c r="O474" s="98"/>
     </row>
     <row r="475">
-      <c r="M475" s="20"/>
-[...1 lines deleted...]
-      <c r="O475" s="20"/>
+      <c r="M475" s="98"/>
+      <c r="N475" s="98"/>
+      <c r="O475" s="98"/>
     </row>
     <row r="476">
-      <c r="M476" s="20"/>
-[...1 lines deleted...]
-      <c r="O476" s="20"/>
+      <c r="M476" s="98"/>
+      <c r="N476" s="98"/>
+      <c r="O476" s="98"/>
     </row>
     <row r="477">
-      <c r="M477" s="20"/>
-[...1 lines deleted...]
-      <c r="O477" s="20"/>
+      <c r="M477" s="98"/>
+      <c r="N477" s="98"/>
+      <c r="O477" s="98"/>
     </row>
     <row r="478">
-      <c r="M478" s="20"/>
-[...1 lines deleted...]
-      <c r="O478" s="20"/>
+      <c r="M478" s="98"/>
+      <c r="N478" s="98"/>
+      <c r="O478" s="98"/>
     </row>
     <row r="479">
-      <c r="M479" s="20"/>
-[...1 lines deleted...]
-      <c r="O479" s="20"/>
+      <c r="M479" s="98"/>
+      <c r="N479" s="98"/>
+      <c r="O479" s="98"/>
     </row>
     <row r="480">
-      <c r="M480" s="20"/>
-[...1 lines deleted...]
-      <c r="O480" s="20"/>
+      <c r="M480" s="98"/>
+      <c r="N480" s="98"/>
+      <c r="O480" s="98"/>
     </row>
     <row r="481">
-      <c r="M481" s="20"/>
-[...1 lines deleted...]
-      <c r="O481" s="20"/>
+      <c r="M481" s="98"/>
+      <c r="N481" s="98"/>
+      <c r="O481" s="98"/>
     </row>
     <row r="482">
-      <c r="M482" s="20"/>
-[...1 lines deleted...]
-      <c r="O482" s="20"/>
+      <c r="M482" s="98"/>
+      <c r="N482" s="98"/>
+      <c r="O482" s="98"/>
     </row>
     <row r="483">
-      <c r="M483" s="20"/>
-[...1 lines deleted...]
-      <c r="O483" s="20"/>
+      <c r="M483" s="98"/>
+      <c r="N483" s="98"/>
+      <c r="O483" s="98"/>
     </row>
     <row r="484">
-      <c r="M484" s="20"/>
-[...1 lines deleted...]
-      <c r="O484" s="20"/>
+      <c r="M484" s="98"/>
+      <c r="N484" s="98"/>
+      <c r="O484" s="98"/>
     </row>
     <row r="485">
-      <c r="M485" s="20"/>
-[...1 lines deleted...]
-      <c r="O485" s="20"/>
+      <c r="M485" s="98"/>
+      <c r="N485" s="98"/>
+      <c r="O485" s="98"/>
     </row>
     <row r="486">
-      <c r="M486" s="20"/>
-[...1 lines deleted...]
-      <c r="O486" s="20"/>
+      <c r="M486" s="98"/>
+      <c r="N486" s="98"/>
+      <c r="O486" s="98"/>
     </row>
     <row r="487">
-      <c r="M487" s="20"/>
-[...1 lines deleted...]
-      <c r="O487" s="20"/>
+      <c r="M487" s="98"/>
+      <c r="N487" s="98"/>
+      <c r="O487" s="98"/>
     </row>
     <row r="488">
-      <c r="M488" s="20"/>
-[...1 lines deleted...]
-      <c r="O488" s="20"/>
+      <c r="M488" s="98"/>
+      <c r="N488" s="98"/>
+      <c r="O488" s="98"/>
     </row>
     <row r="489">
-      <c r="M489" s="20"/>
-[...1 lines deleted...]
-      <c r="O489" s="20"/>
+      <c r="M489" s="98"/>
+      <c r="N489" s="98"/>
+      <c r="O489" s="98"/>
     </row>
     <row r="490">
-      <c r="M490" s="20"/>
-[...1 lines deleted...]
-      <c r="O490" s="20"/>
+      <c r="M490" s="98"/>
+      <c r="N490" s="98"/>
+      <c r="O490" s="98"/>
     </row>
     <row r="491">
-      <c r="M491" s="20"/>
-[...1 lines deleted...]
-      <c r="O491" s="20"/>
+      <c r="M491" s="98"/>
+      <c r="N491" s="98"/>
+      <c r="O491" s="98"/>
     </row>
     <row r="492">
-      <c r="M492" s="20"/>
-[...1 lines deleted...]
-      <c r="O492" s="20"/>
+      <c r="M492" s="98"/>
+      <c r="N492" s="98"/>
+      <c r="O492" s="98"/>
     </row>
     <row r="493">
-      <c r="M493" s="20"/>
-[...1 lines deleted...]
-      <c r="O493" s="20"/>
+      <c r="M493" s="98"/>
+      <c r="N493" s="98"/>
+      <c r="O493" s="98"/>
     </row>
     <row r="494">
-      <c r="M494" s="20"/>
-[...1 lines deleted...]
-      <c r="O494" s="20"/>
+      <c r="M494" s="98"/>
+      <c r="N494" s="98"/>
+      <c r="O494" s="98"/>
     </row>
     <row r="495">
-      <c r="M495" s="20"/>
-[...1 lines deleted...]
-      <c r="O495" s="20"/>
+      <c r="M495" s="98"/>
+      <c r="N495" s="98"/>
+      <c r="O495" s="98"/>
     </row>
     <row r="496">
-      <c r="M496" s="20"/>
-[...1 lines deleted...]
-      <c r="O496" s="20"/>
+      <c r="M496" s="98"/>
+      <c r="N496" s="98"/>
+      <c r="O496" s="98"/>
     </row>
     <row r="497">
-      <c r="M497" s="20"/>
-[...1 lines deleted...]
-      <c r="O497" s="20"/>
+      <c r="M497" s="98"/>
+      <c r="N497" s="98"/>
+      <c r="O497" s="98"/>
     </row>
     <row r="498">
-      <c r="M498" s="20"/>
-[...1 lines deleted...]
-      <c r="O498" s="20"/>
+      <c r="M498" s="98"/>
+      <c r="N498" s="98"/>
+      <c r="O498" s="98"/>
     </row>
     <row r="499">
-      <c r="M499" s="20"/>
-[...1 lines deleted...]
-      <c r="O499" s="20"/>
+      <c r="M499" s="98"/>
+      <c r="N499" s="98"/>
+      <c r="O499" s="98"/>
     </row>
     <row r="500">
-      <c r="M500" s="20"/>
-[...1 lines deleted...]
-      <c r="O500" s="20"/>
+      <c r="M500" s="98"/>
+      <c r="N500" s="98"/>
+      <c r="O500" s="98"/>
     </row>
     <row r="501">
-      <c r="M501" s="20"/>
-[...1 lines deleted...]
-      <c r="O501" s="20"/>
+      <c r="M501" s="98"/>
+      <c r="N501" s="98"/>
+      <c r="O501" s="98"/>
     </row>
     <row r="502">
-      <c r="M502" s="20"/>
-[...1 lines deleted...]
-      <c r="O502" s="20"/>
+      <c r="M502" s="98"/>
+      <c r="N502" s="98"/>
+      <c r="O502" s="98"/>
     </row>
     <row r="503">
-      <c r="M503" s="20"/>
-[...1 lines deleted...]
-      <c r="O503" s="20"/>
+      <c r="M503" s="98"/>
+      <c r="N503" s="98"/>
+      <c r="O503" s="98"/>
     </row>
     <row r="504">
-      <c r="M504" s="20"/>
-[...1 lines deleted...]
-      <c r="O504" s="20"/>
+      <c r="M504" s="98"/>
+      <c r="N504" s="98"/>
+      <c r="O504" s="98"/>
     </row>
     <row r="505">
-      <c r="M505" s="20"/>
-[...1 lines deleted...]
-      <c r="O505" s="20"/>
+      <c r="M505" s="98"/>
+      <c r="N505" s="98"/>
+      <c r="O505" s="98"/>
     </row>
     <row r="506">
-      <c r="M506" s="20"/>
-[...1 lines deleted...]
-      <c r="O506" s="20"/>
+      <c r="M506" s="98"/>
+      <c r="N506" s="98"/>
+      <c r="O506" s="98"/>
     </row>
     <row r="507">
-      <c r="M507" s="20"/>
-[...1 lines deleted...]
-      <c r="O507" s="20"/>
+      <c r="M507" s="98"/>
+      <c r="N507" s="98"/>
+      <c r="O507" s="98"/>
     </row>
     <row r="508">
-      <c r="M508" s="20"/>
-[...1 lines deleted...]
-      <c r="O508" s="20"/>
+      <c r="M508" s="98"/>
+      <c r="N508" s="98"/>
+      <c r="O508" s="98"/>
     </row>
     <row r="509">
-      <c r="M509" s="20"/>
-[...1 lines deleted...]
-      <c r="O509" s="20"/>
+      <c r="M509" s="98"/>
+      <c r="N509" s="98"/>
+      <c r="O509" s="98"/>
     </row>
     <row r="510">
-      <c r="M510" s="20"/>
-[...1 lines deleted...]
-      <c r="O510" s="20"/>
+      <c r="M510" s="98"/>
+      <c r="N510" s="98"/>
+      <c r="O510" s="98"/>
     </row>
     <row r="511">
-      <c r="M511" s="20"/>
-[...1 lines deleted...]
-      <c r="O511" s="20"/>
+      <c r="M511" s="98"/>
+      <c r="N511" s="98"/>
+      <c r="O511" s="98"/>
     </row>
     <row r="512">
-      <c r="M512" s="20"/>
-[...1 lines deleted...]
-      <c r="O512" s="20"/>
+      <c r="M512" s="98"/>
+      <c r="N512" s="98"/>
+      <c r="O512" s="98"/>
     </row>
     <row r="513">
-      <c r="M513" s="20"/>
-[...1 lines deleted...]
-      <c r="O513" s="20"/>
+      <c r="M513" s="98"/>
+      <c r="N513" s="98"/>
+      <c r="O513" s="98"/>
     </row>
     <row r="514">
-      <c r="M514" s="20"/>
-[...1 lines deleted...]
-      <c r="O514" s="20"/>
+      <c r="M514" s="98"/>
+      <c r="N514" s="98"/>
+      <c r="O514" s="98"/>
     </row>
     <row r="515">
-      <c r="M515" s="20"/>
-[...1 lines deleted...]
-      <c r="O515" s="20"/>
+      <c r="M515" s="98"/>
+      <c r="N515" s="98"/>
+      <c r="O515" s="98"/>
     </row>
     <row r="516">
-      <c r="M516" s="20"/>
-[...1 lines deleted...]
-      <c r="O516" s="20"/>
+      <c r="M516" s="98"/>
+      <c r="N516" s="98"/>
+      <c r="O516" s="98"/>
     </row>
     <row r="517">
-      <c r="M517" s="20"/>
-[...1 lines deleted...]
-      <c r="O517" s="20"/>
+      <c r="M517" s="98"/>
+      <c r="N517" s="98"/>
+      <c r="O517" s="98"/>
     </row>
     <row r="518">
-      <c r="M518" s="20"/>
-[...1 lines deleted...]
-      <c r="O518" s="20"/>
+      <c r="M518" s="98"/>
+      <c r="N518" s="98"/>
+      <c r="O518" s="98"/>
     </row>
     <row r="519">
-      <c r="M519" s="20"/>
-[...1 lines deleted...]
-      <c r="O519" s="20"/>
+      <c r="M519" s="98"/>
+      <c r="N519" s="98"/>
+      <c r="O519" s="98"/>
     </row>
     <row r="520">
-      <c r="M520" s="20"/>
-[...1 lines deleted...]
-      <c r="O520" s="20"/>
+      <c r="M520" s="98"/>
+      <c r="N520" s="98"/>
+      <c r="O520" s="98"/>
     </row>
     <row r="521">
-      <c r="M521" s="20"/>
-[...1 lines deleted...]
-      <c r="O521" s="20"/>
+      <c r="M521" s="98"/>
+      <c r="N521" s="98"/>
+      <c r="O521" s="98"/>
     </row>
     <row r="522">
-      <c r="M522" s="20"/>
-[...1 lines deleted...]
-      <c r="O522" s="20"/>
+      <c r="M522" s="98"/>
+      <c r="N522" s="98"/>
+      <c r="O522" s="98"/>
     </row>
     <row r="523">
-      <c r="M523" s="20"/>
-[...1 lines deleted...]
-      <c r="O523" s="20"/>
+      <c r="M523" s="98"/>
+      <c r="N523" s="98"/>
+      <c r="O523" s="98"/>
     </row>
     <row r="524">
-      <c r="M524" s="20"/>
-[...1 lines deleted...]
-      <c r="O524" s="20"/>
+      <c r="M524" s="98"/>
+      <c r="N524" s="98"/>
+      <c r="O524" s="98"/>
     </row>
     <row r="525">
-      <c r="M525" s="20"/>
-[...1 lines deleted...]
-      <c r="O525" s="20"/>
+      <c r="M525" s="98"/>
+      <c r="N525" s="98"/>
+      <c r="O525" s="98"/>
     </row>
     <row r="526">
-      <c r="M526" s="20"/>
-[...1 lines deleted...]
-      <c r="O526" s="20"/>
+      <c r="M526" s="98"/>
+      <c r="N526" s="98"/>
+      <c r="O526" s="98"/>
     </row>
     <row r="527">
-      <c r="M527" s="20"/>
-[...1 lines deleted...]
-      <c r="O527" s="20"/>
+      <c r="M527" s="98"/>
+      <c r="N527" s="98"/>
+      <c r="O527" s="98"/>
     </row>
     <row r="528">
-      <c r="M528" s="20"/>
-[...1 lines deleted...]
-      <c r="O528" s="20"/>
+      <c r="M528" s="98"/>
+      <c r="N528" s="98"/>
+      <c r="O528" s="98"/>
     </row>
     <row r="529">
-      <c r="M529" s="20"/>
-[...1 lines deleted...]
-      <c r="O529" s="20"/>
+      <c r="M529" s="98"/>
+      <c r="N529" s="98"/>
+      <c r="O529" s="98"/>
     </row>
     <row r="530">
-      <c r="M530" s="20"/>
-[...1 lines deleted...]
-      <c r="O530" s="20"/>
+      <c r="M530" s="98"/>
+      <c r="N530" s="98"/>
+      <c r="O530" s="98"/>
     </row>
     <row r="531">
-      <c r="M531" s="20"/>
-[...1 lines deleted...]
-      <c r="O531" s="20"/>
+      <c r="M531" s="98"/>
+      <c r="N531" s="98"/>
+      <c r="O531" s="98"/>
     </row>
     <row r="532">
-      <c r="M532" s="20"/>
-[...1 lines deleted...]
-      <c r="O532" s="20"/>
+      <c r="M532" s="98"/>
+      <c r="N532" s="98"/>
+      <c r="O532" s="98"/>
     </row>
     <row r="533">
-      <c r="M533" s="20"/>
-[...1 lines deleted...]
-      <c r="O533" s="20"/>
+      <c r="M533" s="98"/>
+      <c r="N533" s="98"/>
+      <c r="O533" s="98"/>
     </row>
     <row r="534">
-      <c r="M534" s="20"/>
-[...1 lines deleted...]
-      <c r="O534" s="20"/>
+      <c r="M534" s="98"/>
+      <c r="N534" s="98"/>
+      <c r="O534" s="98"/>
     </row>
     <row r="535">
-      <c r="M535" s="20"/>
-[...1 lines deleted...]
-      <c r="O535" s="20"/>
+      <c r="M535" s="98"/>
+      <c r="N535" s="98"/>
+      <c r="O535" s="98"/>
     </row>
     <row r="536">
-      <c r="M536" s="20"/>
-[...1 lines deleted...]
-      <c r="O536" s="20"/>
+      <c r="M536" s="98"/>
+      <c r="N536" s="98"/>
+      <c r="O536" s="98"/>
     </row>
     <row r="537">
-      <c r="M537" s="20"/>
-[...1 lines deleted...]
-      <c r="O537" s="20"/>
+      <c r="M537" s="98"/>
+      <c r="N537" s="98"/>
+      <c r="O537" s="98"/>
     </row>
     <row r="538">
-      <c r="M538" s="20"/>
-[...1 lines deleted...]
-      <c r="O538" s="20"/>
+      <c r="M538" s="98"/>
+      <c r="N538" s="98"/>
+      <c r="O538" s="98"/>
     </row>
     <row r="539">
-      <c r="M539" s="20"/>
-[...1 lines deleted...]
-      <c r="O539" s="20"/>
+      <c r="M539" s="98"/>
+      <c r="N539" s="98"/>
+      <c r="O539" s="98"/>
     </row>
     <row r="540">
-      <c r="M540" s="20"/>
-[...1 lines deleted...]
-      <c r="O540" s="20"/>
+      <c r="M540" s="98"/>
+      <c r="N540" s="98"/>
+      <c r="O540" s="98"/>
     </row>
     <row r="541">
-      <c r="M541" s="20"/>
-[...1 lines deleted...]
-      <c r="O541" s="20"/>
+      <c r="M541" s="98"/>
+      <c r="N541" s="98"/>
+      <c r="O541" s="98"/>
     </row>
     <row r="542">
-      <c r="M542" s="20"/>
-[...1 lines deleted...]
-      <c r="O542" s="20"/>
+      <c r="M542" s="98"/>
+      <c r="N542" s="98"/>
+      <c r="O542" s="98"/>
     </row>
     <row r="543">
-      <c r="M543" s="20"/>
-[...1 lines deleted...]
-      <c r="O543" s="20"/>
+      <c r="M543" s="98"/>
+      <c r="N543" s="98"/>
+      <c r="O543" s="98"/>
     </row>
     <row r="544">
-      <c r="M544" s="20"/>
-[...1 lines deleted...]
-      <c r="O544" s="20"/>
+      <c r="M544" s="98"/>
+      <c r="N544" s="98"/>
+      <c r="O544" s="98"/>
     </row>
     <row r="545">
-      <c r="M545" s="20"/>
-[...1 lines deleted...]
-      <c r="O545" s="20"/>
+      <c r="M545" s="98"/>
+      <c r="N545" s="98"/>
+      <c r="O545" s="98"/>
     </row>
     <row r="546">
-      <c r="M546" s="20"/>
-[...1 lines deleted...]
-      <c r="O546" s="20"/>
+      <c r="M546" s="98"/>
+      <c r="N546" s="98"/>
+      <c r="O546" s="98"/>
     </row>
     <row r="547">
-      <c r="M547" s="20"/>
-[...1 lines deleted...]
-      <c r="O547" s="20"/>
+      <c r="M547" s="98"/>
+      <c r="N547" s="98"/>
+      <c r="O547" s="98"/>
     </row>
     <row r="548">
-      <c r="M548" s="20"/>
-[...1 lines deleted...]
-      <c r="O548" s="20"/>
+      <c r="M548" s="98"/>
+      <c r="N548" s="98"/>
+      <c r="O548" s="98"/>
     </row>
     <row r="549">
-      <c r="M549" s="20"/>
-[...1 lines deleted...]
-      <c r="O549" s="20"/>
+      <c r="M549" s="98"/>
+      <c r="N549" s="98"/>
+      <c r="O549" s="98"/>
     </row>
     <row r="550">
-      <c r="M550" s="20"/>
-[...1 lines deleted...]
-      <c r="O550" s="20"/>
+      <c r="M550" s="98"/>
+      <c r="N550" s="98"/>
+      <c r="O550" s="98"/>
     </row>
     <row r="551">
-      <c r="M551" s="20"/>
-[...1 lines deleted...]
-      <c r="O551" s="20"/>
+      <c r="M551" s="98"/>
+      <c r="N551" s="98"/>
+      <c r="O551" s="98"/>
     </row>
     <row r="552">
-      <c r="M552" s="20"/>
-[...1 lines deleted...]
-      <c r="O552" s="20"/>
+      <c r="M552" s="98"/>
+      <c r="N552" s="98"/>
+      <c r="O552" s="98"/>
     </row>
     <row r="553">
-      <c r="M553" s="20"/>
-[...1 lines deleted...]
-      <c r="O553" s="20"/>
+      <c r="M553" s="98"/>
+      <c r="N553" s="98"/>
+      <c r="O553" s="98"/>
     </row>
     <row r="554">
-      <c r="M554" s="20"/>
-[...1 lines deleted...]
-      <c r="O554" s="20"/>
+      <c r="M554" s="98"/>
+      <c r="N554" s="98"/>
+      <c r="O554" s="98"/>
     </row>
     <row r="555">
-      <c r="M555" s="20"/>
-[...1 lines deleted...]
-      <c r="O555" s="20"/>
+      <c r="M555" s="98"/>
+      <c r="N555" s="98"/>
+      <c r="O555" s="98"/>
     </row>
     <row r="556">
-      <c r="M556" s="20"/>
-[...1 lines deleted...]
-      <c r="O556" s="20"/>
+      <c r="M556" s="98"/>
+      <c r="N556" s="98"/>
+      <c r="O556" s="98"/>
     </row>
     <row r="557">
-      <c r="M557" s="20"/>
-[...1 lines deleted...]
-      <c r="O557" s="20"/>
+      <c r="M557" s="98"/>
+      <c r="N557" s="98"/>
+      <c r="O557" s="98"/>
     </row>
     <row r="558">
-      <c r="M558" s="20"/>
-[...1 lines deleted...]
-      <c r="O558" s="20"/>
+      <c r="M558" s="98"/>
+      <c r="N558" s="98"/>
+      <c r="O558" s="98"/>
     </row>
     <row r="559">
-      <c r="M559" s="20"/>
-[...1 lines deleted...]
-      <c r="O559" s="20"/>
+      <c r="M559" s="98"/>
+      <c r="N559" s="98"/>
+      <c r="O559" s="98"/>
     </row>
     <row r="560">
-      <c r="M560" s="20"/>
-[...1 lines deleted...]
-      <c r="O560" s="20"/>
+      <c r="M560" s="98"/>
+      <c r="N560" s="98"/>
+      <c r="O560" s="98"/>
     </row>
     <row r="561">
-      <c r="M561" s="20"/>
-[...1 lines deleted...]
-      <c r="O561" s="20"/>
+      <c r="M561" s="98"/>
+      <c r="N561" s="98"/>
+      <c r="O561" s="98"/>
     </row>
     <row r="562">
-      <c r="M562" s="20"/>
-[...1 lines deleted...]
-      <c r="O562" s="20"/>
+      <c r="M562" s="98"/>
+      <c r="N562" s="98"/>
+      <c r="O562" s="98"/>
     </row>
     <row r="563">
-      <c r="M563" s="20"/>
-[...1 lines deleted...]
-      <c r="O563" s="20"/>
+      <c r="M563" s="98"/>
+      <c r="N563" s="98"/>
+      <c r="O563" s="98"/>
     </row>
     <row r="564">
-      <c r="M564" s="20"/>
-[...1 lines deleted...]
-      <c r="O564" s="20"/>
+      <c r="M564" s="98"/>
+      <c r="N564" s="98"/>
+      <c r="O564" s="98"/>
     </row>
     <row r="565">
-      <c r="M565" s="20"/>
-[...1 lines deleted...]
-      <c r="O565" s="20"/>
+      <c r="M565" s="98"/>
+      <c r="N565" s="98"/>
+      <c r="O565" s="98"/>
     </row>
     <row r="566">
-      <c r="M566" s="20"/>
-[...1 lines deleted...]
-      <c r="O566" s="20"/>
+      <c r="M566" s="98"/>
+      <c r="N566" s="98"/>
+      <c r="O566" s="98"/>
     </row>
     <row r="567">
-      <c r="M567" s="20"/>
-[...1 lines deleted...]
-      <c r="O567" s="20"/>
+      <c r="M567" s="98"/>
+      <c r="N567" s="98"/>
+      <c r="O567" s="98"/>
     </row>
     <row r="568">
-      <c r="M568" s="20"/>
-[...1 lines deleted...]
-      <c r="O568" s="20"/>
+      <c r="M568" s="98"/>
+      <c r="N568" s="98"/>
+      <c r="O568" s="98"/>
     </row>
     <row r="569">
-      <c r="M569" s="20"/>
-[...1 lines deleted...]
-      <c r="O569" s="20"/>
+      <c r="M569" s="98"/>
+      <c r="N569" s="98"/>
+      <c r="O569" s="98"/>
     </row>
     <row r="570">
-      <c r="M570" s="20"/>
-[...1 lines deleted...]
-      <c r="O570" s="20"/>
+      <c r="M570" s="98"/>
+      <c r="N570" s="98"/>
+      <c r="O570" s="98"/>
     </row>
     <row r="571">
-      <c r="M571" s="20"/>
-[...1 lines deleted...]
-      <c r="O571" s="20"/>
+      <c r="M571" s="98"/>
+      <c r="N571" s="98"/>
+      <c r="O571" s="98"/>
     </row>
     <row r="572">
-      <c r="M572" s="20"/>
-[...1 lines deleted...]
-      <c r="O572" s="20"/>
+      <c r="M572" s="98"/>
+      <c r="N572" s="98"/>
+      <c r="O572" s="98"/>
     </row>
     <row r="573">
-      <c r="M573" s="20"/>
-[...1 lines deleted...]
-      <c r="O573" s="20"/>
+      <c r="M573" s="98"/>
+      <c r="N573" s="98"/>
+      <c r="O573" s="98"/>
     </row>
     <row r="574">
-      <c r="M574" s="20"/>
-[...1 lines deleted...]
-      <c r="O574" s="20"/>
+      <c r="M574" s="98"/>
+      <c r="N574" s="98"/>
+      <c r="O574" s="98"/>
     </row>
     <row r="575">
-      <c r="M575" s="20"/>
-[...1 lines deleted...]
-      <c r="O575" s="20"/>
+      <c r="M575" s="98"/>
+      <c r="N575" s="98"/>
+      <c r="O575" s="98"/>
     </row>
     <row r="576">
-      <c r="M576" s="20"/>
-[...1 lines deleted...]
-      <c r="O576" s="20"/>
+      <c r="M576" s="98"/>
+      <c r="N576" s="98"/>
+      <c r="O576" s="98"/>
     </row>
     <row r="577">
-      <c r="M577" s="20"/>
-[...1 lines deleted...]
-      <c r="O577" s="20"/>
+      <c r="M577" s="98"/>
+      <c r="N577" s="98"/>
+      <c r="O577" s="98"/>
     </row>
     <row r="578">
-      <c r="M578" s="20"/>
-[...1 lines deleted...]
-      <c r="O578" s="20"/>
+      <c r="M578" s="98"/>
+      <c r="N578" s="98"/>
+      <c r="O578" s="98"/>
     </row>
     <row r="579">
-      <c r="M579" s="20"/>
-[...1 lines deleted...]
-      <c r="O579" s="20"/>
+      <c r="M579" s="98"/>
+      <c r="N579" s="98"/>
+      <c r="O579" s="98"/>
     </row>
     <row r="580">
-      <c r="M580" s="20"/>
-[...1 lines deleted...]
-      <c r="O580" s="20"/>
+      <c r="M580" s="98"/>
+      <c r="N580" s="98"/>
+      <c r="O580" s="98"/>
     </row>
     <row r="581">
-      <c r="M581" s="20"/>
-[...1 lines deleted...]
-      <c r="O581" s="20"/>
+      <c r="M581" s="98"/>
+      <c r="N581" s="98"/>
+      <c r="O581" s="98"/>
     </row>
     <row r="582">
-      <c r="M582" s="20"/>
-[...1 lines deleted...]
-      <c r="O582" s="20"/>
+      <c r="M582" s="98"/>
+      <c r="N582" s="98"/>
+      <c r="O582" s="98"/>
     </row>
     <row r="583">
-      <c r="M583" s="20"/>
-[...1 lines deleted...]
-      <c r="O583" s="20"/>
+      <c r="M583" s="98"/>
+      <c r="N583" s="98"/>
+      <c r="O583" s="98"/>
     </row>
     <row r="584">
-      <c r="M584" s="20"/>
-[...1 lines deleted...]
-      <c r="O584" s="20"/>
+      <c r="M584" s="98"/>
+      <c r="N584" s="98"/>
+      <c r="O584" s="98"/>
     </row>
     <row r="585">
-      <c r="M585" s="20"/>
-[...1 lines deleted...]
-      <c r="O585" s="20"/>
+      <c r="M585" s="98"/>
+      <c r="N585" s="98"/>
+      <c r="O585" s="98"/>
     </row>
     <row r="586">
-      <c r="M586" s="20"/>
-[...1 lines deleted...]
-      <c r="O586" s="20"/>
+      <c r="M586" s="98"/>
+      <c r="N586" s="98"/>
+      <c r="O586" s="98"/>
     </row>
     <row r="587">
-      <c r="M587" s="20"/>
-[...1 lines deleted...]
-      <c r="O587" s="20"/>
+      <c r="M587" s="98"/>
+      <c r="N587" s="98"/>
+      <c r="O587" s="98"/>
     </row>
     <row r="588">
-      <c r="M588" s="20"/>
-[...1 lines deleted...]
-      <c r="O588" s="20"/>
+      <c r="M588" s="98"/>
+      <c r="N588" s="98"/>
+      <c r="O588" s="98"/>
     </row>
     <row r="589">
-      <c r="M589" s="20"/>
-[...1 lines deleted...]
-      <c r="O589" s="20"/>
+      <c r="M589" s="98"/>
+      <c r="N589" s="98"/>
+      <c r="O589" s="98"/>
     </row>
     <row r="590">
-      <c r="M590" s="20"/>
-[...1 lines deleted...]
-      <c r="O590" s="20"/>
+      <c r="M590" s="98"/>
+      <c r="N590" s="98"/>
+      <c r="O590" s="98"/>
     </row>
     <row r="591">
-      <c r="M591" s="20"/>
-[...1 lines deleted...]
-      <c r="O591" s="20"/>
+      <c r="M591" s="98"/>
+      <c r="N591" s="98"/>
+      <c r="O591" s="98"/>
     </row>
     <row r="592">
-      <c r="M592" s="20"/>
-[...1 lines deleted...]
-      <c r="O592" s="20"/>
+      <c r="M592" s="98"/>
+      <c r="N592" s="98"/>
+      <c r="O592" s="98"/>
     </row>
     <row r="593">
-      <c r="M593" s="20"/>
-[...1 lines deleted...]
-      <c r="O593" s="20"/>
+      <c r="M593" s="98"/>
+      <c r="N593" s="98"/>
+      <c r="O593" s="98"/>
     </row>
     <row r="594">
-      <c r="M594" s="20"/>
-[...1 lines deleted...]
-      <c r="O594" s="20"/>
+      <c r="M594" s="98"/>
+      <c r="N594" s="98"/>
+      <c r="O594" s="98"/>
     </row>
     <row r="595">
-      <c r="M595" s="20"/>
-[...1 lines deleted...]
-      <c r="O595" s="20"/>
+      <c r="M595" s="98"/>
+      <c r="N595" s="98"/>
+      <c r="O595" s="98"/>
     </row>
     <row r="596">
-      <c r="M596" s="20"/>
-[...1 lines deleted...]
-      <c r="O596" s="20"/>
+      <c r="M596" s="98"/>
+      <c r="N596" s="98"/>
+      <c r="O596" s="98"/>
     </row>
     <row r="597">
-      <c r="M597" s="20"/>
-[...1 lines deleted...]
-      <c r="O597" s="20"/>
+      <c r="M597" s="98"/>
+      <c r="N597" s="98"/>
+      <c r="O597" s="98"/>
     </row>
     <row r="598">
-      <c r="M598" s="20"/>
-[...1 lines deleted...]
-      <c r="O598" s="20"/>
+      <c r="M598" s="98"/>
+      <c r="N598" s="98"/>
+      <c r="O598" s="98"/>
     </row>
     <row r="599">
-      <c r="M599" s="20"/>
-[...1 lines deleted...]
-      <c r="O599" s="20"/>
+      <c r="M599" s="98"/>
+      <c r="N599" s="98"/>
+      <c r="O599" s="98"/>
     </row>
     <row r="600">
-      <c r="M600" s="20"/>
-[...1 lines deleted...]
-      <c r="O600" s="20"/>
+      <c r="M600" s="98"/>
+      <c r="N600" s="98"/>
+      <c r="O600" s="98"/>
     </row>
     <row r="601">
-      <c r="M601" s="20"/>
-[...1 lines deleted...]
-      <c r="O601" s="20"/>
+      <c r="M601" s="98"/>
+      <c r="N601" s="98"/>
+      <c r="O601" s="98"/>
     </row>
     <row r="602">
-      <c r="M602" s="20"/>
-[...1 lines deleted...]
-      <c r="O602" s="20"/>
+      <c r="M602" s="98"/>
+      <c r="N602" s="98"/>
+      <c r="O602" s="98"/>
     </row>
     <row r="603">
-      <c r="M603" s="20"/>
-[...1 lines deleted...]
-      <c r="O603" s="20"/>
+      <c r="M603" s="98"/>
+      <c r="N603" s="98"/>
+      <c r="O603" s="98"/>
     </row>
     <row r="604">
-      <c r="M604" s="20"/>
-[...1 lines deleted...]
-      <c r="O604" s="20"/>
+      <c r="M604" s="98"/>
+      <c r="N604" s="98"/>
+      <c r="O604" s="98"/>
     </row>
     <row r="605">
-      <c r="M605" s="20"/>
-[...1 lines deleted...]
-      <c r="O605" s="20"/>
+      <c r="M605" s="98"/>
+      <c r="N605" s="98"/>
+      <c r="O605" s="98"/>
     </row>
     <row r="606">
-      <c r="M606" s="20"/>
-[...1 lines deleted...]
-      <c r="O606" s="20"/>
+      <c r="M606" s="98"/>
+      <c r="N606" s="98"/>
+      <c r="O606" s="98"/>
     </row>
     <row r="607">
-      <c r="M607" s="20"/>
-[...1 lines deleted...]
-      <c r="O607" s="20"/>
+      <c r="M607" s="98"/>
+      <c r="N607" s="98"/>
+      <c r="O607" s="98"/>
     </row>
     <row r="608">
-      <c r="M608" s="20"/>
-[...1 lines deleted...]
-      <c r="O608" s="20"/>
+      <c r="M608" s="98"/>
+      <c r="N608" s="98"/>
+      <c r="O608" s="98"/>
     </row>
     <row r="609">
-      <c r="M609" s="20"/>
-[...1 lines deleted...]
-      <c r="O609" s="20"/>
+      <c r="M609" s="98"/>
+      <c r="N609" s="98"/>
+      <c r="O609" s="98"/>
     </row>
     <row r="610">
-      <c r="M610" s="20"/>
-[...1 lines deleted...]
-      <c r="O610" s="20"/>
+      <c r="M610" s="98"/>
+      <c r="N610" s="98"/>
+      <c r="O610" s="98"/>
     </row>
     <row r="611">
-      <c r="M611" s="20"/>
-[...1 lines deleted...]
-      <c r="O611" s="20"/>
+      <c r="M611" s="98"/>
+      <c r="N611" s="98"/>
+      <c r="O611" s="98"/>
     </row>
     <row r="612">
-      <c r="M612" s="20"/>
-[...1 lines deleted...]
-      <c r="O612" s="20"/>
+      <c r="M612" s="98"/>
+      <c r="N612" s="98"/>
+      <c r="O612" s="98"/>
     </row>
     <row r="613">
-      <c r="M613" s="20"/>
-[...1 lines deleted...]
-      <c r="O613" s="20"/>
+      <c r="M613" s="98"/>
+      <c r="N613" s="98"/>
+      <c r="O613" s="98"/>
     </row>
     <row r="614">
-      <c r="M614" s="20"/>
-[...1 lines deleted...]
-      <c r="O614" s="20"/>
+      <c r="M614" s="98"/>
+      <c r="N614" s="98"/>
+      <c r="O614" s="98"/>
     </row>
     <row r="615">
-      <c r="M615" s="20"/>
-[...1 lines deleted...]
-      <c r="O615" s="20"/>
+      <c r="M615" s="98"/>
+      <c r="N615" s="98"/>
+      <c r="O615" s="98"/>
     </row>
     <row r="616">
-      <c r="M616" s="20"/>
-[...1 lines deleted...]
-      <c r="O616" s="20"/>
+      <c r="M616" s="98"/>
+      <c r="N616" s="98"/>
+      <c r="O616" s="98"/>
     </row>
     <row r="617">
-      <c r="M617" s="20"/>
-[...1 lines deleted...]
-      <c r="O617" s="20"/>
+      <c r="M617" s="98"/>
+      <c r="N617" s="98"/>
+      <c r="O617" s="98"/>
     </row>
     <row r="618">
-      <c r="M618" s="20"/>
-[...1 lines deleted...]
-      <c r="O618" s="20"/>
+      <c r="M618" s="98"/>
+      <c r="N618" s="98"/>
+      <c r="O618" s="98"/>
     </row>
     <row r="619">
-      <c r="M619" s="20"/>
-[...1 lines deleted...]
-      <c r="O619" s="20"/>
+      <c r="M619" s="98"/>
+      <c r="N619" s="98"/>
+      <c r="O619" s="98"/>
     </row>
     <row r="620">
-      <c r="M620" s="20"/>
-[...1 lines deleted...]
-      <c r="O620" s="20"/>
+      <c r="M620" s="98"/>
+      <c r="N620" s="98"/>
+      <c r="O620" s="98"/>
     </row>
     <row r="621">
-      <c r="M621" s="20"/>
-[...1 lines deleted...]
-      <c r="O621" s="20"/>
+      <c r="M621" s="98"/>
+      <c r="N621" s="98"/>
+      <c r="O621" s="98"/>
     </row>
     <row r="622">
-      <c r="M622" s="20"/>
-[...1 lines deleted...]
-      <c r="O622" s="20"/>
+      <c r="M622" s="98"/>
+      <c r="N622" s="98"/>
+      <c r="O622" s="98"/>
     </row>
     <row r="623">
-      <c r="M623" s="20"/>
-[...1 lines deleted...]
-      <c r="O623" s="20"/>
+      <c r="M623" s="98"/>
+      <c r="N623" s="98"/>
+      <c r="O623" s="98"/>
     </row>
     <row r="624">
-      <c r="M624" s="20"/>
-[...1 lines deleted...]
-      <c r="O624" s="20"/>
+      <c r="M624" s="98"/>
+      <c r="N624" s="98"/>
+      <c r="O624" s="98"/>
     </row>
     <row r="625">
-      <c r="M625" s="20"/>
-[...1 lines deleted...]
-      <c r="O625" s="20"/>
+      <c r="M625" s="98"/>
+      <c r="N625" s="98"/>
+      <c r="O625" s="98"/>
     </row>
     <row r="626">
-      <c r="M626" s="20"/>
-[...1 lines deleted...]
-      <c r="O626" s="20"/>
+      <c r="M626" s="98"/>
+      <c r="N626" s="98"/>
+      <c r="O626" s="98"/>
     </row>
     <row r="627">
-      <c r="M627" s="20"/>
-[...1 lines deleted...]
-      <c r="O627" s="20"/>
+      <c r="M627" s="98"/>
+      <c r="N627" s="98"/>
+      <c r="O627" s="98"/>
     </row>
     <row r="628">
-      <c r="M628" s="20"/>
-[...1 lines deleted...]
-      <c r="O628" s="20"/>
+      <c r="M628" s="98"/>
+      <c r="N628" s="98"/>
+      <c r="O628" s="98"/>
     </row>
     <row r="629">
-      <c r="M629" s="20"/>
-[...1 lines deleted...]
-      <c r="O629" s="20"/>
+      <c r="M629" s="98"/>
+      <c r="N629" s="98"/>
+      <c r="O629" s="98"/>
     </row>
     <row r="630">
-      <c r="M630" s="20"/>
-[...1 lines deleted...]
-      <c r="O630" s="20"/>
+      <c r="M630" s="98"/>
+      <c r="N630" s="98"/>
+      <c r="O630" s="98"/>
     </row>
     <row r="631">
-      <c r="M631" s="20"/>
-[...1 lines deleted...]
-      <c r="O631" s="20"/>
+      <c r="M631" s="98"/>
+      <c r="N631" s="98"/>
+      <c r="O631" s="98"/>
     </row>
     <row r="632">
-      <c r="M632" s="20"/>
-[...1 lines deleted...]
-      <c r="O632" s="20"/>
+      <c r="M632" s="98"/>
+      <c r="N632" s="98"/>
+      <c r="O632" s="98"/>
     </row>
     <row r="633">
-      <c r="M633" s="20"/>
-[...1 lines deleted...]
-      <c r="O633" s="20"/>
+      <c r="M633" s="98"/>
+      <c r="N633" s="98"/>
+      <c r="O633" s="98"/>
     </row>
     <row r="634">
-      <c r="M634" s="20"/>
-[...1 lines deleted...]
-      <c r="O634" s="20"/>
+      <c r="M634" s="98"/>
+      <c r="N634" s="98"/>
+      <c r="O634" s="98"/>
     </row>
     <row r="635">
-      <c r="M635" s="20"/>
-[...1 lines deleted...]
-      <c r="O635" s="20"/>
+      <c r="M635" s="98"/>
+      <c r="N635" s="98"/>
+      <c r="O635" s="98"/>
     </row>
     <row r="636">
-      <c r="M636" s="20"/>
-[...1 lines deleted...]
-      <c r="O636" s="20"/>
+      <c r="M636" s="98"/>
+      <c r="N636" s="98"/>
+      <c r="O636" s="98"/>
     </row>
     <row r="637">
-      <c r="M637" s="20"/>
-[...1 lines deleted...]
-      <c r="O637" s="20"/>
+      <c r="M637" s="98"/>
+      <c r="N637" s="98"/>
+      <c r="O637" s="98"/>
     </row>
     <row r="638">
-      <c r="M638" s="20"/>
-[...1 lines deleted...]
-      <c r="O638" s="20"/>
+      <c r="M638" s="98"/>
+      <c r="N638" s="98"/>
+      <c r="O638" s="98"/>
     </row>
     <row r="639">
-      <c r="M639" s="20"/>
-[...1 lines deleted...]
-      <c r="O639" s="20"/>
+      <c r="M639" s="98"/>
+      <c r="N639" s="98"/>
+      <c r="O639" s="98"/>
     </row>
     <row r="640">
-      <c r="M640" s="20"/>
-[...1 lines deleted...]
-      <c r="O640" s="20"/>
+      <c r="M640" s="98"/>
+      <c r="N640" s="98"/>
+      <c r="O640" s="98"/>
     </row>
     <row r="641">
-      <c r="M641" s="20"/>
-[...1 lines deleted...]
-      <c r="O641" s="20"/>
+      <c r="M641" s="98"/>
+      <c r="N641" s="98"/>
+      <c r="O641" s="98"/>
     </row>
     <row r="642">
-      <c r="M642" s="20"/>
-[...1 lines deleted...]
-      <c r="O642" s="20"/>
+      <c r="M642" s="98"/>
+      <c r="N642" s="98"/>
+      <c r="O642" s="98"/>
     </row>
     <row r="643">
-      <c r="M643" s="20"/>
-[...1 lines deleted...]
-      <c r="O643" s="20"/>
+      <c r="M643" s="98"/>
+      <c r="N643" s="98"/>
+      <c r="O643" s="98"/>
     </row>
     <row r="644">
-      <c r="M644" s="20"/>
-[...1 lines deleted...]
-      <c r="O644" s="20"/>
+      <c r="M644" s="98"/>
+      <c r="N644" s="98"/>
+      <c r="O644" s="98"/>
     </row>
     <row r="645">
-      <c r="M645" s="20"/>
-[...1 lines deleted...]
-      <c r="O645" s="20"/>
+      <c r="M645" s="98"/>
+      <c r="N645" s="98"/>
+      <c r="O645" s="98"/>
     </row>
     <row r="646">
-      <c r="M646" s="20"/>
-[...1 lines deleted...]
-      <c r="O646" s="20"/>
+      <c r="M646" s="98"/>
+      <c r="N646" s="98"/>
+      <c r="O646" s="98"/>
     </row>
     <row r="647">
-      <c r="M647" s="20"/>
-[...1 lines deleted...]
-      <c r="O647" s="20"/>
+      <c r="M647" s="98"/>
+      <c r="N647" s="98"/>
+      <c r="O647" s="98"/>
     </row>
     <row r="648">
-      <c r="M648" s="20"/>
-[...1 lines deleted...]
-      <c r="O648" s="20"/>
+      <c r="M648" s="98"/>
+      <c r="N648" s="98"/>
+      <c r="O648" s="98"/>
     </row>
     <row r="649">
-      <c r="M649" s="20"/>
-[...1 lines deleted...]
-      <c r="O649" s="20"/>
+      <c r="M649" s="98"/>
+      <c r="N649" s="98"/>
+      <c r="O649" s="98"/>
     </row>
     <row r="650">
-      <c r="M650" s="20"/>
-[...1 lines deleted...]
-      <c r="O650" s="20"/>
+      <c r="M650" s="98"/>
+      <c r="N650" s="98"/>
+      <c r="O650" s="98"/>
     </row>
     <row r="651">
-      <c r="M651" s="20"/>
-[...1 lines deleted...]
-      <c r="O651" s="20"/>
+      <c r="M651" s="98"/>
+      <c r="N651" s="98"/>
+      <c r="O651" s="98"/>
     </row>
     <row r="652">
-      <c r="M652" s="20"/>
-[...1 lines deleted...]
-      <c r="O652" s="20"/>
+      <c r="M652" s="98"/>
+      <c r="N652" s="98"/>
+      <c r="O652" s="98"/>
     </row>
     <row r="653">
-      <c r="M653" s="20"/>
-[...1 lines deleted...]
-      <c r="O653" s="20"/>
+      <c r="M653" s="98"/>
+      <c r="N653" s="98"/>
+      <c r="O653" s="98"/>
     </row>
     <row r="654">
-      <c r="M654" s="20"/>
-[...1 lines deleted...]
-      <c r="O654" s="20"/>
+      <c r="M654" s="98"/>
+      <c r="N654" s="98"/>
+      <c r="O654" s="98"/>
     </row>
     <row r="655">
-      <c r="M655" s="20"/>
-[...1 lines deleted...]
-      <c r="O655" s="20"/>
+      <c r="M655" s="98"/>
+      <c r="N655" s="98"/>
+      <c r="O655" s="98"/>
     </row>
     <row r="656">
-      <c r="M656" s="20"/>
-[...1 lines deleted...]
-      <c r="O656" s="20"/>
+      <c r="M656" s="98"/>
+      <c r="N656" s="98"/>
+      <c r="O656" s="98"/>
     </row>
     <row r="657">
-      <c r="M657" s="20"/>
-[...1 lines deleted...]
-      <c r="O657" s="20"/>
+      <c r="M657" s="98"/>
+      <c r="N657" s="98"/>
+      <c r="O657" s="98"/>
     </row>
     <row r="658">
-      <c r="M658" s="20"/>
-[...1 lines deleted...]
-      <c r="O658" s="20"/>
+      <c r="M658" s="98"/>
+      <c r="N658" s="98"/>
+      <c r="O658" s="98"/>
     </row>
     <row r="659">
-      <c r="M659" s="20"/>
-[...1 lines deleted...]
-      <c r="O659" s="20"/>
+      <c r="M659" s="98"/>
+      <c r="N659" s="98"/>
+      <c r="O659" s="98"/>
     </row>
     <row r="660">
-      <c r="M660" s="20"/>
-[...1 lines deleted...]
-      <c r="O660" s="20"/>
+      <c r="M660" s="98"/>
+      <c r="N660" s="98"/>
+      <c r="O660" s="98"/>
     </row>
     <row r="661">
-      <c r="M661" s="20"/>
-[...1 lines deleted...]
-      <c r="O661" s="20"/>
+      <c r="M661" s="98"/>
+      <c r="N661" s="98"/>
+      <c r="O661" s="98"/>
     </row>
     <row r="662">
-      <c r="M662" s="20"/>
-[...1 lines deleted...]
-      <c r="O662" s="20"/>
+      <c r="M662" s="98"/>
+      <c r="N662" s="98"/>
+      <c r="O662" s="98"/>
     </row>
     <row r="663">
-      <c r="M663" s="20"/>
-[...1 lines deleted...]
-      <c r="O663" s="20"/>
+      <c r="M663" s="98"/>
+      <c r="N663" s="98"/>
+      <c r="O663" s="98"/>
     </row>
     <row r="664">
-      <c r="M664" s="20"/>
-[...1 lines deleted...]
-      <c r="O664" s="20"/>
+      <c r="M664" s="98"/>
+      <c r="N664" s="98"/>
+      <c r="O664" s="98"/>
     </row>
     <row r="665">
-      <c r="M665" s="20"/>
-[...1 lines deleted...]
-      <c r="O665" s="20"/>
+      <c r="M665" s="98"/>
+      <c r="N665" s="98"/>
+      <c r="O665" s="98"/>
     </row>
     <row r="666">
-      <c r="M666" s="20"/>
-[...1 lines deleted...]
-      <c r="O666" s="20"/>
+      <c r="M666" s="98"/>
+      <c r="N666" s="98"/>
+      <c r="O666" s="98"/>
     </row>
     <row r="667">
-      <c r="M667" s="20"/>
-[...1 lines deleted...]
-      <c r="O667" s="20"/>
+      <c r="M667" s="98"/>
+      <c r="N667" s="98"/>
+      <c r="O667" s="98"/>
     </row>
     <row r="668">
-      <c r="M668" s="20"/>
-[...1 lines deleted...]
-      <c r="O668" s="20"/>
+      <c r="M668" s="98"/>
+      <c r="N668" s="98"/>
+      <c r="O668" s="98"/>
     </row>
     <row r="669">
-      <c r="M669" s="20"/>
-[...1 lines deleted...]
-      <c r="O669" s="20"/>
+      <c r="M669" s="98"/>
+      <c r="N669" s="98"/>
+      <c r="O669" s="98"/>
     </row>
     <row r="670">
-      <c r="M670" s="20"/>
-[...1 lines deleted...]
-      <c r="O670" s="20"/>
+      <c r="M670" s="98"/>
+      <c r="N670" s="98"/>
+      <c r="O670" s="98"/>
     </row>
     <row r="671">
-      <c r="M671" s="20"/>
-[...1 lines deleted...]
-      <c r="O671" s="20"/>
+      <c r="M671" s="98"/>
+      <c r="N671" s="98"/>
+      <c r="O671" s="98"/>
     </row>
     <row r="672">
-      <c r="M672" s="20"/>
-[...1 lines deleted...]
-      <c r="O672" s="20"/>
+      <c r="M672" s="98"/>
+      <c r="N672" s="98"/>
+      <c r="O672" s="98"/>
     </row>
     <row r="673">
-      <c r="M673" s="20"/>
-[...1 lines deleted...]
-      <c r="O673" s="20"/>
+      <c r="M673" s="98"/>
+      <c r="N673" s="98"/>
+      <c r="O673" s="98"/>
     </row>
     <row r="674">
-      <c r="M674" s="20"/>
-[...1 lines deleted...]
-      <c r="O674" s="20"/>
+      <c r="M674" s="98"/>
+      <c r="N674" s="98"/>
+      <c r="O674" s="98"/>
     </row>
     <row r="675">
-      <c r="M675" s="20"/>
-[...1 lines deleted...]
-      <c r="O675" s="20"/>
+      <c r="M675" s="98"/>
+      <c r="N675" s="98"/>
+      <c r="O675" s="98"/>
     </row>
     <row r="676">
-      <c r="M676" s="20"/>
-[...1 lines deleted...]
-      <c r="O676" s="20"/>
+      <c r="M676" s="98"/>
+      <c r="N676" s="98"/>
+      <c r="O676" s="98"/>
     </row>
     <row r="677">
-      <c r="M677" s="20"/>
-[...1 lines deleted...]
-      <c r="O677" s="20"/>
+      <c r="M677" s="98"/>
+      <c r="N677" s="98"/>
+      <c r="O677" s="98"/>
     </row>
     <row r="678">
-      <c r="M678" s="20"/>
-[...1 lines deleted...]
-      <c r="O678" s="20"/>
+      <c r="M678" s="98"/>
+      <c r="N678" s="98"/>
+      <c r="O678" s="98"/>
     </row>
     <row r="679">
-      <c r="M679" s="20"/>
-[...1 lines deleted...]
-      <c r="O679" s="20"/>
+      <c r="M679" s="98"/>
+      <c r="N679" s="98"/>
+      <c r="O679" s="98"/>
     </row>
     <row r="680">
-      <c r="M680" s="20"/>
-[...1 lines deleted...]
-      <c r="O680" s="20"/>
+      <c r="M680" s="98"/>
+      <c r="N680" s="98"/>
+      <c r="O680" s="98"/>
     </row>
     <row r="681">
-      <c r="M681" s="20"/>
-[...1 lines deleted...]
-      <c r="O681" s="20"/>
+      <c r="M681" s="98"/>
+      <c r="N681" s="98"/>
+      <c r="O681" s="98"/>
     </row>
     <row r="682">
-      <c r="M682" s="20"/>
-[...1 lines deleted...]
-      <c r="O682" s="20"/>
+      <c r="M682" s="98"/>
+      <c r="N682" s="98"/>
+      <c r="O682" s="98"/>
     </row>
     <row r="683">
-      <c r="M683" s="20"/>
-[...1 lines deleted...]
-      <c r="O683" s="20"/>
+      <c r="M683" s="98"/>
+      <c r="N683" s="98"/>
+      <c r="O683" s="98"/>
     </row>
     <row r="684">
-      <c r="M684" s="20"/>
-[...1 lines deleted...]
-      <c r="O684" s="20"/>
+      <c r="M684" s="98"/>
+      <c r="N684" s="98"/>
+      <c r="O684" s="98"/>
     </row>
     <row r="685">
-      <c r="M685" s="20"/>
-[...1 lines deleted...]
-      <c r="O685" s="20"/>
+      <c r="M685" s="98"/>
+      <c r="N685" s="98"/>
+      <c r="O685" s="98"/>
     </row>
     <row r="686">
-      <c r="M686" s="20"/>
-[...1 lines deleted...]
-      <c r="O686" s="20"/>
+      <c r="M686" s="98"/>
+      <c r="N686" s="98"/>
+      <c r="O686" s="98"/>
     </row>
     <row r="687">
-      <c r="M687" s="20"/>
-[...1 lines deleted...]
-      <c r="O687" s="20"/>
+      <c r="M687" s="98"/>
+      <c r="N687" s="98"/>
+      <c r="O687" s="98"/>
     </row>
     <row r="688">
-      <c r="M688" s="20"/>
-[...1 lines deleted...]
-      <c r="O688" s="20"/>
+      <c r="M688" s="98"/>
+      <c r="N688" s="98"/>
+      <c r="O688" s="98"/>
     </row>
     <row r="689">
-      <c r="M689" s="20"/>
-[...1 lines deleted...]
-      <c r="O689" s="20"/>
+      <c r="M689" s="98"/>
+      <c r="N689" s="98"/>
+      <c r="O689" s="98"/>
     </row>
     <row r="690">
-      <c r="M690" s="20"/>
-[...1 lines deleted...]
-      <c r="O690" s="20"/>
+      <c r="M690" s="98"/>
+      <c r="N690" s="98"/>
+      <c r="O690" s="98"/>
     </row>
     <row r="691">
-      <c r="M691" s="20"/>
-[...1 lines deleted...]
-      <c r="O691" s="20"/>
+      <c r="M691" s="98"/>
+      <c r="N691" s="98"/>
+      <c r="O691" s="98"/>
     </row>
     <row r="692">
-      <c r="M692" s="20"/>
-[...1 lines deleted...]
-      <c r="O692" s="20"/>
+      <c r="M692" s="98"/>
+      <c r="N692" s="98"/>
+      <c r="O692" s="98"/>
     </row>
     <row r="693">
-      <c r="M693" s="20"/>
-[...1 lines deleted...]
-      <c r="O693" s="20"/>
+      <c r="M693" s="98"/>
+      <c r="N693" s="98"/>
+      <c r="O693" s="98"/>
     </row>
     <row r="694">
-      <c r="M694" s="20"/>
-[...1 lines deleted...]
-      <c r="O694" s="20"/>
+      <c r="M694" s="98"/>
+      <c r="N694" s="98"/>
+      <c r="O694" s="98"/>
     </row>
     <row r="695">
-      <c r="M695" s="20"/>
-[...1 lines deleted...]
-      <c r="O695" s="20"/>
+      <c r="M695" s="98"/>
+      <c r="N695" s="98"/>
+      <c r="O695" s="98"/>
     </row>
     <row r="696">
-      <c r="M696" s="20"/>
-[...1 lines deleted...]
-      <c r="O696" s="20"/>
+      <c r="M696" s="98"/>
+      <c r="N696" s="98"/>
+      <c r="O696" s="98"/>
     </row>
     <row r="697">
-      <c r="M697" s="20"/>
-[...1 lines deleted...]
-      <c r="O697" s="20"/>
+      <c r="M697" s="98"/>
+      <c r="N697" s="98"/>
+      <c r="O697" s="98"/>
     </row>
     <row r="698">
-      <c r="M698" s="20"/>
-[...1 lines deleted...]
-      <c r="O698" s="20"/>
+      <c r="M698" s="98"/>
+      <c r="N698" s="98"/>
+      <c r="O698" s="98"/>
     </row>
     <row r="699">
-      <c r="M699" s="20"/>
-[...1 lines deleted...]
-      <c r="O699" s="20"/>
+      <c r="M699" s="98"/>
+      <c r="N699" s="98"/>
+      <c r="O699" s="98"/>
     </row>
     <row r="700">
-      <c r="M700" s="20"/>
-[...1 lines deleted...]
-      <c r="O700" s="20"/>
+      <c r="M700" s="98"/>
+      <c r="N700" s="98"/>
+      <c r="O700" s="98"/>
     </row>
     <row r="701">
-      <c r="M701" s="20"/>
-[...1 lines deleted...]
-      <c r="O701" s="20"/>
+      <c r="M701" s="98"/>
+      <c r="N701" s="98"/>
+      <c r="O701" s="98"/>
     </row>
     <row r="702">
-      <c r="M702" s="20"/>
-[...1 lines deleted...]
-      <c r="O702" s="20"/>
+      <c r="M702" s="98"/>
+      <c r="N702" s="98"/>
+      <c r="O702" s="98"/>
     </row>
     <row r="703">
-      <c r="M703" s="20"/>
-[...1 lines deleted...]
-      <c r="O703" s="20"/>
+      <c r="M703" s="98"/>
+      <c r="N703" s="98"/>
+      <c r="O703" s="98"/>
     </row>
     <row r="704">
-      <c r="M704" s="20"/>
-[...1 lines deleted...]
-      <c r="O704" s="20"/>
+      <c r="M704" s="98"/>
+      <c r="N704" s="98"/>
+      <c r="O704" s="98"/>
     </row>
     <row r="705">
-      <c r="M705" s="20"/>
-[...1 lines deleted...]
-      <c r="O705" s="20"/>
+      <c r="M705" s="98"/>
+      <c r="N705" s="98"/>
+      <c r="O705" s="98"/>
     </row>
     <row r="706">
-      <c r="M706" s="20"/>
-[...1 lines deleted...]
-      <c r="O706" s="20"/>
+      <c r="M706" s="98"/>
+      <c r="N706" s="98"/>
+      <c r="O706" s="98"/>
     </row>
     <row r="707">
-      <c r="M707" s="20"/>
-[...1 lines deleted...]
-      <c r="O707" s="20"/>
+      <c r="M707" s="98"/>
+      <c r="N707" s="98"/>
+      <c r="O707" s="98"/>
     </row>
     <row r="708">
-      <c r="M708" s="20"/>
-[...1 lines deleted...]
-      <c r="O708" s="20"/>
+      <c r="M708" s="98"/>
+      <c r="N708" s="98"/>
+      <c r="O708" s="98"/>
     </row>
     <row r="709">
-      <c r="M709" s="20"/>
-[...1 lines deleted...]
-      <c r="O709" s="20"/>
+      <c r="M709" s="98"/>
+      <c r="N709" s="98"/>
+      <c r="O709" s="98"/>
     </row>
     <row r="710">
-      <c r="M710" s="20"/>
-[...1 lines deleted...]
-      <c r="O710" s="20"/>
+      <c r="M710" s="98"/>
+      <c r="N710" s="98"/>
+      <c r="O710" s="98"/>
     </row>
     <row r="711">
-      <c r="M711" s="20"/>
-[...1 lines deleted...]
-      <c r="O711" s="20"/>
+      <c r="M711" s="98"/>
+      <c r="N711" s="98"/>
+      <c r="O711" s="98"/>
     </row>
     <row r="712">
-      <c r="M712" s="20"/>
-[...1 lines deleted...]
-      <c r="O712" s="20"/>
+      <c r="M712" s="98"/>
+      <c r="N712" s="98"/>
+      <c r="O712" s="98"/>
     </row>
     <row r="713">
-      <c r="M713" s="20"/>
-[...1 lines deleted...]
-      <c r="O713" s="20"/>
+      <c r="M713" s="98"/>
+      <c r="N713" s="98"/>
+      <c r="O713" s="98"/>
     </row>
     <row r="714">
-      <c r="M714" s="20"/>
-[...1 lines deleted...]
-      <c r="O714" s="20"/>
+      <c r="M714" s="98"/>
+      <c r="N714" s="98"/>
+      <c r="O714" s="98"/>
     </row>
     <row r="715">
-      <c r="M715" s="20"/>
-[...1 lines deleted...]
-      <c r="O715" s="20"/>
+      <c r="M715" s="98"/>
+      <c r="N715" s="98"/>
+      <c r="O715" s="98"/>
     </row>
     <row r="716">
-      <c r="M716" s="20"/>
-[...1 lines deleted...]
-      <c r="O716" s="20"/>
+      <c r="M716" s="98"/>
+      <c r="N716" s="98"/>
+      <c r="O716" s="98"/>
     </row>
     <row r="717">
-      <c r="M717" s="20"/>
-[...1 lines deleted...]
-      <c r="O717" s="20"/>
+      <c r="M717" s="98"/>
+      <c r="N717" s="98"/>
+      <c r="O717" s="98"/>
     </row>
     <row r="718">
-      <c r="M718" s="20"/>
-[...1 lines deleted...]
-      <c r="O718" s="20"/>
+      <c r="M718" s="98"/>
+      <c r="N718" s="98"/>
+      <c r="O718" s="98"/>
     </row>
     <row r="719">
-      <c r="M719" s="20"/>
-[...1 lines deleted...]
-      <c r="O719" s="20"/>
+      <c r="M719" s="98"/>
+      <c r="N719" s="98"/>
+      <c r="O719" s="98"/>
     </row>
     <row r="720">
-      <c r="M720" s="20"/>
-[...1 lines deleted...]
-      <c r="O720" s="20"/>
+      <c r="M720" s="98"/>
+      <c r="N720" s="98"/>
+      <c r="O720" s="98"/>
     </row>
     <row r="721">
-      <c r="M721" s="20"/>
-[...1 lines deleted...]
-      <c r="O721" s="20"/>
+      <c r="M721" s="98"/>
+      <c r="N721" s="98"/>
+      <c r="O721" s="98"/>
     </row>
     <row r="722">
-      <c r="M722" s="20"/>
-[...1 lines deleted...]
-      <c r="O722" s="20"/>
+      <c r="M722" s="98"/>
+      <c r="N722" s="98"/>
+      <c r="O722" s="98"/>
     </row>
     <row r="723">
-      <c r="M723" s="20"/>
-[...1 lines deleted...]
-      <c r="O723" s="20"/>
+      <c r="M723" s="98"/>
+      <c r="N723" s="98"/>
+      <c r="O723" s="98"/>
     </row>
     <row r="724">
-      <c r="M724" s="20"/>
-[...1 lines deleted...]
-      <c r="O724" s="20"/>
+      <c r="M724" s="98"/>
+      <c r="N724" s="98"/>
+      <c r="O724" s="98"/>
     </row>
     <row r="725">
-      <c r="M725" s="20"/>
-[...1 lines deleted...]
-      <c r="O725" s="20"/>
+      <c r="M725" s="98"/>
+      <c r="N725" s="98"/>
+      <c r="O725" s="98"/>
     </row>
     <row r="726">
-      <c r="M726" s="20"/>
-[...1 lines deleted...]
-      <c r="O726" s="20"/>
+      <c r="M726" s="98"/>
+      <c r="N726" s="98"/>
+      <c r="O726" s="98"/>
     </row>
     <row r="727">
-      <c r="M727" s="20"/>
-[...1 lines deleted...]
-      <c r="O727" s="20"/>
+      <c r="M727" s="98"/>
+      <c r="N727" s="98"/>
+      <c r="O727" s="98"/>
     </row>
     <row r="728">
-      <c r="M728" s="20"/>
-[...1 lines deleted...]
-      <c r="O728" s="20"/>
+      <c r="M728" s="98"/>
+      <c r="N728" s="98"/>
+      <c r="O728" s="98"/>
     </row>
     <row r="729">
-      <c r="M729" s="20"/>
-[...1 lines deleted...]
-      <c r="O729" s="20"/>
+      <c r="M729" s="98"/>
+      <c r="N729" s="98"/>
+      <c r="O729" s="98"/>
     </row>
     <row r="730">
-      <c r="M730" s="20"/>
-[...1 lines deleted...]
-      <c r="O730" s="20"/>
+      <c r="M730" s="98"/>
+      <c r="N730" s="98"/>
+      <c r="O730" s="98"/>
     </row>
     <row r="731">
-      <c r="M731" s="20"/>
-[...1 lines deleted...]
-      <c r="O731" s="20"/>
+      <c r="M731" s="98"/>
+      <c r="N731" s="98"/>
+      <c r="O731" s="98"/>
     </row>
     <row r="732">
-      <c r="M732" s="20"/>
-[...1 lines deleted...]
-      <c r="O732" s="20"/>
+      <c r="M732" s="98"/>
+      <c r="N732" s="98"/>
+      <c r="O732" s="98"/>
     </row>
     <row r="733">
-      <c r="M733" s="20"/>
-[...1 lines deleted...]
-      <c r="O733" s="20"/>
+      <c r="M733" s="98"/>
+      <c r="N733" s="98"/>
+      <c r="O733" s="98"/>
     </row>
     <row r="734">
-      <c r="M734" s="20"/>
-[...1 lines deleted...]
-      <c r="O734" s="20"/>
+      <c r="M734" s="98"/>
+      <c r="N734" s="98"/>
+      <c r="O734" s="98"/>
     </row>
     <row r="735">
-      <c r="M735" s="20"/>
-[...1 lines deleted...]
-      <c r="O735" s="20"/>
+      <c r="M735" s="98"/>
+      <c r="N735" s="98"/>
+      <c r="O735" s="98"/>
     </row>
     <row r="736">
-      <c r="M736" s="20"/>
-[...1 lines deleted...]
-      <c r="O736" s="20"/>
+      <c r="M736" s="98"/>
+      <c r="N736" s="98"/>
+      <c r="O736" s="98"/>
     </row>
     <row r="737">
-      <c r="M737" s="20"/>
-[...1 lines deleted...]
-      <c r="O737" s="20"/>
+      <c r="M737" s="98"/>
+      <c r="N737" s="98"/>
+      <c r="O737" s="98"/>
     </row>
     <row r="738">
-      <c r="M738" s="20"/>
-[...1 lines deleted...]
-      <c r="O738" s="20"/>
+      <c r="M738" s="98"/>
+      <c r="N738" s="98"/>
+      <c r="O738" s="98"/>
     </row>
     <row r="739">
-      <c r="M739" s="20"/>
-[...1 lines deleted...]
-      <c r="O739" s="20"/>
+      <c r="M739" s="98"/>
+      <c r="N739" s="98"/>
+      <c r="O739" s="98"/>
     </row>
     <row r="740">
-      <c r="M740" s="20"/>
-[...1 lines deleted...]
-      <c r="O740" s="20"/>
+      <c r="M740" s="98"/>
+      <c r="N740" s="98"/>
+      <c r="O740" s="98"/>
     </row>
     <row r="741">
-      <c r="M741" s="20"/>
-[...1 lines deleted...]
-      <c r="O741" s="20"/>
+      <c r="M741" s="98"/>
+      <c r="N741" s="98"/>
+      <c r="O741" s="98"/>
     </row>
     <row r="742">
-      <c r="M742" s="20"/>
-[...1 lines deleted...]
-      <c r="O742" s="20"/>
+      <c r="M742" s="98"/>
+      <c r="N742" s="98"/>
+      <c r="O742" s="98"/>
     </row>
     <row r="743">
-      <c r="M743" s="20"/>
-[...1 lines deleted...]
-      <c r="O743" s="20"/>
+      <c r="M743" s="98"/>
+      <c r="N743" s="98"/>
+      <c r="O743" s="98"/>
     </row>
     <row r="744">
-      <c r="M744" s="20"/>
-[...1 lines deleted...]
-      <c r="O744" s="20"/>
+      <c r="M744" s="98"/>
+      <c r="N744" s="98"/>
+      <c r="O744" s="98"/>
     </row>
     <row r="745">
-      <c r="M745" s="20"/>
-[...1 lines deleted...]
-      <c r="O745" s="20"/>
+      <c r="M745" s="98"/>
+      <c r="N745" s="98"/>
+      <c r="O745" s="98"/>
     </row>
     <row r="746">
-      <c r="M746" s="20"/>
-[...1 lines deleted...]
-      <c r="O746" s="20"/>
+      <c r="M746" s="98"/>
+      <c r="N746" s="98"/>
+      <c r="O746" s="98"/>
     </row>
     <row r="747">
-      <c r="M747" s="20"/>
-[...1 lines deleted...]
-      <c r="O747" s="20"/>
+      <c r="M747" s="98"/>
+      <c r="N747" s="98"/>
+      <c r="O747" s="98"/>
     </row>
     <row r="748">
-      <c r="M748" s="20"/>
-[...1 lines deleted...]
-      <c r="O748" s="20"/>
+      <c r="M748" s="98"/>
+      <c r="N748" s="98"/>
+      <c r="O748" s="98"/>
     </row>
     <row r="749">
-      <c r="M749" s="20"/>
-[...1 lines deleted...]
-      <c r="O749" s="20"/>
+      <c r="M749" s="98"/>
+      <c r="N749" s="98"/>
+      <c r="O749" s="98"/>
     </row>
     <row r="750">
-      <c r="M750" s="20"/>
-[...1 lines deleted...]
-      <c r="O750" s="20"/>
+      <c r="M750" s="98"/>
+      <c r="N750" s="98"/>
+      <c r="O750" s="98"/>
     </row>
     <row r="751">
-      <c r="M751" s="20"/>
-[...1 lines deleted...]
-      <c r="O751" s="20"/>
+      <c r="M751" s="98"/>
+      <c r="N751" s="98"/>
+      <c r="O751" s="98"/>
     </row>
     <row r="752">
-      <c r="M752" s="20"/>
-[...1 lines deleted...]
-      <c r="O752" s="20"/>
+      <c r="M752" s="98"/>
+      <c r="N752" s="98"/>
+      <c r="O752" s="98"/>
     </row>
     <row r="753">
-      <c r="M753" s="20"/>
-[...1 lines deleted...]
-      <c r="O753" s="20"/>
+      <c r="M753" s="98"/>
+      <c r="N753" s="98"/>
+      <c r="O753" s="98"/>
     </row>
     <row r="754">
-      <c r="M754" s="20"/>
-[...1 lines deleted...]
-      <c r="O754" s="20"/>
+      <c r="M754" s="98"/>
+      <c r="N754" s="98"/>
+      <c r="O754" s="98"/>
     </row>
     <row r="755">
-      <c r="M755" s="20"/>
-[...1 lines deleted...]
-      <c r="O755" s="20"/>
+      <c r="M755" s="98"/>
+      <c r="N755" s="98"/>
+      <c r="O755" s="98"/>
     </row>
     <row r="756">
-      <c r="M756" s="20"/>
-[...1 lines deleted...]
-      <c r="O756" s="20"/>
+      <c r="M756" s="98"/>
+      <c r="N756" s="98"/>
+      <c r="O756" s="98"/>
     </row>
     <row r="757">
-      <c r="M757" s="20"/>
-[...1 lines deleted...]
-      <c r="O757" s="20"/>
+      <c r="M757" s="98"/>
+      <c r="N757" s="98"/>
+      <c r="O757" s="98"/>
     </row>
     <row r="758">
-      <c r="M758" s="20"/>
-[...1 lines deleted...]
-      <c r="O758" s="20"/>
+      <c r="M758" s="98"/>
+      <c r="N758" s="98"/>
+      <c r="O758" s="98"/>
     </row>
     <row r="759">
-      <c r="M759" s="20"/>
-[...1 lines deleted...]
-      <c r="O759" s="20"/>
+      <c r="M759" s="98"/>
+      <c r="N759" s="98"/>
+      <c r="O759" s="98"/>
     </row>
     <row r="760">
-      <c r="M760" s="20"/>
-[...1 lines deleted...]
-      <c r="O760" s="20"/>
+      <c r="M760" s="98"/>
+      <c r="N760" s="98"/>
+      <c r="O760" s="98"/>
     </row>
     <row r="761">
-      <c r="M761" s="20"/>
-[...1 lines deleted...]
-      <c r="O761" s="20"/>
+      <c r="M761" s="98"/>
+      <c r="N761" s="98"/>
+      <c r="O761" s="98"/>
     </row>
     <row r="762">
-      <c r="M762" s="20"/>
-[...1 lines deleted...]
-      <c r="O762" s="20"/>
+      <c r="M762" s="98"/>
+      <c r="N762" s="98"/>
+      <c r="O762" s="98"/>
     </row>
     <row r="763">
-      <c r="M763" s="20"/>
-[...1 lines deleted...]
-      <c r="O763" s="20"/>
+      <c r="M763" s="98"/>
+      <c r="N763" s="98"/>
+      <c r="O763" s="98"/>
     </row>
     <row r="764">
-      <c r="M764" s="20"/>
-[...1 lines deleted...]
-      <c r="O764" s="20"/>
+      <c r="M764" s="98"/>
+      <c r="N764" s="98"/>
+      <c r="O764" s="98"/>
     </row>
     <row r="765">
-      <c r="M765" s="20"/>
-[...1 lines deleted...]
-      <c r="O765" s="20"/>
+      <c r="M765" s="98"/>
+      <c r="N765" s="98"/>
+      <c r="O765" s="98"/>
     </row>
     <row r="766">
-      <c r="M766" s="20"/>
-[...1 lines deleted...]
-      <c r="O766" s="20"/>
+      <c r="M766" s="98"/>
+      <c r="N766" s="98"/>
+      <c r="O766" s="98"/>
     </row>
     <row r="767">
-      <c r="M767" s="20"/>
-[...1 lines deleted...]
-      <c r="O767" s="20"/>
+      <c r="M767" s="98"/>
+      <c r="N767" s="98"/>
+      <c r="O767" s="98"/>
     </row>
     <row r="768">
-      <c r="M768" s="20"/>
-[...1 lines deleted...]
-      <c r="O768" s="20"/>
+      <c r="M768" s="98"/>
+      <c r="N768" s="98"/>
+      <c r="O768" s="98"/>
     </row>
     <row r="769">
-      <c r="M769" s="20"/>
-[...1 lines deleted...]
-      <c r="O769" s="20"/>
+      <c r="M769" s="98"/>
+      <c r="N769" s="98"/>
+      <c r="O769" s="98"/>
     </row>
     <row r="770">
-      <c r="M770" s="20"/>
-[...1 lines deleted...]
-      <c r="O770" s="20"/>
+      <c r="M770" s="98"/>
+      <c r="N770" s="98"/>
+      <c r="O770" s="98"/>
     </row>
     <row r="771">
-      <c r="M771" s="20"/>
-[...1 lines deleted...]
-      <c r="O771" s="20"/>
+      <c r="M771" s="98"/>
+      <c r="N771" s="98"/>
+      <c r="O771" s="98"/>
     </row>
     <row r="772">
-      <c r="M772" s="20"/>
-[...1 lines deleted...]
-      <c r="O772" s="20"/>
+      <c r="M772" s="98"/>
+      <c r="N772" s="98"/>
+      <c r="O772" s="98"/>
     </row>
     <row r="773">
-      <c r="M773" s="20"/>
-[...1 lines deleted...]
-      <c r="O773" s="20"/>
+      <c r="M773" s="98"/>
+      <c r="N773" s="98"/>
+      <c r="O773" s="98"/>
     </row>
     <row r="774">
-      <c r="M774" s="20"/>
-[...1 lines deleted...]
-      <c r="O774" s="20"/>
+      <c r="M774" s="98"/>
+      <c r="N774" s="98"/>
+      <c r="O774" s="98"/>
     </row>
     <row r="775">
-      <c r="M775" s="20"/>
-[...1 lines deleted...]
-      <c r="O775" s="20"/>
+      <c r="M775" s="98"/>
+      <c r="N775" s="98"/>
+      <c r="O775" s="98"/>
     </row>
     <row r="776">
-      <c r="M776" s="20"/>
-[...1 lines deleted...]
-      <c r="O776" s="20"/>
+      <c r="M776" s="98"/>
+      <c r="N776" s="98"/>
+      <c r="O776" s="98"/>
     </row>
     <row r="777">
-      <c r="M777" s="20"/>
-[...1 lines deleted...]
-      <c r="O777" s="20"/>
+      <c r="M777" s="98"/>
+      <c r="N777" s="98"/>
+      <c r="O777" s="98"/>
     </row>
     <row r="778">
-      <c r="M778" s="20"/>
-[...1 lines deleted...]
-      <c r="O778" s="20"/>
+      <c r="M778" s="98"/>
+      <c r="N778" s="98"/>
+      <c r="O778" s="98"/>
     </row>
     <row r="779">
-      <c r="M779" s="20"/>
-[...1 lines deleted...]
-      <c r="O779" s="20"/>
+      <c r="M779" s="98"/>
+      <c r="N779" s="98"/>
+      <c r="O779" s="98"/>
     </row>
     <row r="780">
-      <c r="M780" s="20"/>
-[...1 lines deleted...]
-      <c r="O780" s="20"/>
+      <c r="M780" s="98"/>
+      <c r="N780" s="98"/>
+      <c r="O780" s="98"/>
     </row>
     <row r="781">
-      <c r="M781" s="20"/>
-[...1 lines deleted...]
-      <c r="O781" s="20"/>
+      <c r="M781" s="98"/>
+      <c r="N781" s="98"/>
+      <c r="O781" s="98"/>
     </row>
     <row r="782">
-      <c r="M782" s="20"/>
-[...1 lines deleted...]
-      <c r="O782" s="20"/>
+      <c r="M782" s="98"/>
+      <c r="N782" s="98"/>
+      <c r="O782" s="98"/>
     </row>
     <row r="783">
-      <c r="M783" s="20"/>
-[...1 lines deleted...]
-      <c r="O783" s="20"/>
+      <c r="M783" s="98"/>
+      <c r="N783" s="98"/>
+      <c r="O783" s="98"/>
     </row>
     <row r="784">
-      <c r="M784" s="20"/>
-[...1 lines deleted...]
-      <c r="O784" s="20"/>
+      <c r="M784" s="98"/>
+      <c r="N784" s="98"/>
+      <c r="O784" s="98"/>
     </row>
     <row r="785">
-      <c r="M785" s="20"/>
-[...1 lines deleted...]
-      <c r="O785" s="20"/>
+      <c r="M785" s="98"/>
+      <c r="N785" s="98"/>
+      <c r="O785" s="98"/>
     </row>
     <row r="786">
-      <c r="M786" s="20"/>
-[...1 lines deleted...]
-      <c r="O786" s="20"/>
+      <c r="M786" s="98"/>
+      <c r="N786" s="98"/>
+      <c r="O786" s="98"/>
     </row>
     <row r="787">
-      <c r="M787" s="20"/>
-[...1 lines deleted...]
-      <c r="O787" s="20"/>
+      <c r="M787" s="98"/>
+      <c r="N787" s="98"/>
+      <c r="O787" s="98"/>
     </row>
     <row r="788">
-      <c r="M788" s="20"/>
-[...1 lines deleted...]
-      <c r="O788" s="20"/>
+      <c r="M788" s="98"/>
+      <c r="N788" s="98"/>
+      <c r="O788" s="98"/>
     </row>
     <row r="789">
-      <c r="M789" s="20"/>
-[...1 lines deleted...]
-      <c r="O789" s="20"/>
+      <c r="M789" s="98"/>
+      <c r="N789" s="98"/>
+      <c r="O789" s="98"/>
     </row>
     <row r="790">
-      <c r="M790" s="20"/>
-[...1 lines deleted...]
-      <c r="O790" s="20"/>
+      <c r="M790" s="98"/>
+      <c r="N790" s="98"/>
+      <c r="O790" s="98"/>
     </row>
     <row r="791">
-      <c r="M791" s="20"/>
-[...1 lines deleted...]
-      <c r="O791" s="20"/>
+      <c r="M791" s="98"/>
+      <c r="N791" s="98"/>
+      <c r="O791" s="98"/>
     </row>
     <row r="792">
-      <c r="M792" s="20"/>
-[...1 lines deleted...]
-      <c r="O792" s="20"/>
+      <c r="M792" s="98"/>
+      <c r="N792" s="98"/>
+      <c r="O792" s="98"/>
     </row>
     <row r="793">
-      <c r="M793" s="20"/>
-[...1 lines deleted...]
-      <c r="O793" s="20"/>
+      <c r="M793" s="98"/>
+      <c r="N793" s="98"/>
+      <c r="O793" s="98"/>
     </row>
     <row r="794">
-      <c r="M794" s="20"/>
-[...1 lines deleted...]
-      <c r="O794" s="20"/>
+      <c r="M794" s="98"/>
+      <c r="N794" s="98"/>
+      <c r="O794" s="98"/>
     </row>
     <row r="795">
-      <c r="M795" s="20"/>
-[...1 lines deleted...]
-      <c r="O795" s="20"/>
+      <c r="M795" s="98"/>
+      <c r="N795" s="98"/>
+      <c r="O795" s="98"/>
     </row>
     <row r="796">
-      <c r="M796" s="20"/>
-[...1 lines deleted...]
-      <c r="O796" s="20"/>
+      <c r="M796" s="98"/>
+      <c r="N796" s="98"/>
+      <c r="O796" s="98"/>
     </row>
     <row r="797">
-      <c r="M797" s="20"/>
-[...1 lines deleted...]
-      <c r="O797" s="20"/>
+      <c r="M797" s="98"/>
+      <c r="N797" s="98"/>
+      <c r="O797" s="98"/>
     </row>
     <row r="798">
-      <c r="M798" s="20"/>
-[...1 lines deleted...]
-      <c r="O798" s="20"/>
+      <c r="M798" s="98"/>
+      <c r="N798" s="98"/>
+      <c r="O798" s="98"/>
     </row>
     <row r="799">
-      <c r="M799" s="20"/>
-[...1 lines deleted...]
-      <c r="O799" s="20"/>
+      <c r="M799" s="98"/>
+      <c r="N799" s="98"/>
+      <c r="O799" s="98"/>
     </row>
     <row r="800">
-      <c r="M800" s="20"/>
-[...1 lines deleted...]
-      <c r="O800" s="20"/>
+      <c r="M800" s="98"/>
+      <c r="N800" s="98"/>
+      <c r="O800" s="98"/>
     </row>
     <row r="801">
-      <c r="M801" s="20"/>
-[...1 lines deleted...]
-      <c r="O801" s="20"/>
+      <c r="M801" s="98"/>
+      <c r="N801" s="98"/>
+      <c r="O801" s="98"/>
     </row>
     <row r="802">
-      <c r="M802" s="20"/>
-[...1 lines deleted...]
-      <c r="O802" s="20"/>
+      <c r="M802" s="98"/>
+      <c r="N802" s="98"/>
+      <c r="O802" s="98"/>
     </row>
     <row r="803">
-      <c r="M803" s="20"/>
-[...1 lines deleted...]
-      <c r="O803" s="20"/>
+      <c r="M803" s="98"/>
+      <c r="N803" s="98"/>
+      <c r="O803" s="98"/>
     </row>
     <row r="804">
-      <c r="M804" s="20"/>
-[...1 lines deleted...]
-      <c r="O804" s="20"/>
+      <c r="M804" s="98"/>
+      <c r="N804" s="98"/>
+      <c r="O804" s="98"/>
     </row>
     <row r="805">
-      <c r="M805" s="20"/>
-[...1 lines deleted...]
-      <c r="O805" s="20"/>
+      <c r="M805" s="98"/>
+      <c r="N805" s="98"/>
+      <c r="O805" s="98"/>
     </row>
     <row r="806">
-      <c r="M806" s="20"/>
-[...1 lines deleted...]
-      <c r="O806" s="20"/>
+      <c r="M806" s="98"/>
+      <c r="N806" s="98"/>
+      <c r="O806" s="98"/>
     </row>
     <row r="807">
-      <c r="M807" s="20"/>
-[...1 lines deleted...]
-      <c r="O807" s="20"/>
+      <c r="M807" s="98"/>
+      <c r="N807" s="98"/>
+      <c r="O807" s="98"/>
     </row>
     <row r="808">
-      <c r="M808" s="20"/>
-[...1 lines deleted...]
-      <c r="O808" s="20"/>
+      <c r="M808" s="98"/>
+      <c r="N808" s="98"/>
+      <c r="O808" s="98"/>
     </row>
     <row r="809">
-      <c r="M809" s="20"/>
-[...1 lines deleted...]
-      <c r="O809" s="20"/>
+      <c r="M809" s="98"/>
+      <c r="N809" s="98"/>
+      <c r="O809" s="98"/>
     </row>
     <row r="810">
-      <c r="M810" s="20"/>
-[...1 lines deleted...]
-      <c r="O810" s="20"/>
+      <c r="M810" s="98"/>
+      <c r="N810" s="98"/>
+      <c r="O810" s="98"/>
     </row>
     <row r="811">
-      <c r="M811" s="20"/>
-[...1 lines deleted...]
-      <c r="O811" s="20"/>
+      <c r="M811" s="98"/>
+      <c r="N811" s="98"/>
+      <c r="O811" s="98"/>
     </row>
     <row r="812">
-      <c r="M812" s="20"/>
-[...1 lines deleted...]
-      <c r="O812" s="20"/>
+      <c r="M812" s="98"/>
+      <c r="N812" s="98"/>
+      <c r="O812" s="98"/>
     </row>
     <row r="813">
-      <c r="M813" s="20"/>
-[...1 lines deleted...]
-      <c r="O813" s="20"/>
+      <c r="M813" s="98"/>
+      <c r="N813" s="98"/>
+      <c r="O813" s="98"/>
     </row>
     <row r="814">
-      <c r="M814" s="20"/>
-[...1 lines deleted...]
-      <c r="O814" s="20"/>
+      <c r="M814" s="98"/>
+      <c r="N814" s="98"/>
+      <c r="O814" s="98"/>
     </row>
     <row r="815">
-      <c r="M815" s="20"/>
-[...1 lines deleted...]
-      <c r="O815" s="20"/>
+      <c r="M815" s="98"/>
+      <c r="N815" s="98"/>
+      <c r="O815" s="98"/>
     </row>
     <row r="816">
-      <c r="M816" s="20"/>
-[...1 lines deleted...]
-      <c r="O816" s="20"/>
+      <c r="M816" s="98"/>
+      <c r="N816" s="98"/>
+      <c r="O816" s="98"/>
     </row>
     <row r="817">
-      <c r="M817" s="20"/>
-[...1 lines deleted...]
-      <c r="O817" s="20"/>
+      <c r="M817" s="98"/>
+      <c r="N817" s="98"/>
+      <c r="O817" s="98"/>
     </row>
     <row r="818">
-      <c r="M818" s="20"/>
-[...1 lines deleted...]
-      <c r="O818" s="20"/>
+      <c r="M818" s="98"/>
+      <c r="N818" s="98"/>
+      <c r="O818" s="98"/>
     </row>
     <row r="819">
-      <c r="M819" s="20"/>
-[...1 lines deleted...]
-      <c r="O819" s="20"/>
+      <c r="M819" s="98"/>
+      <c r="N819" s="98"/>
+      <c r="O819" s="98"/>
     </row>
     <row r="820">
-      <c r="M820" s="20"/>
-[...1 lines deleted...]
-      <c r="O820" s="20"/>
+      <c r="M820" s="98"/>
+      <c r="N820" s="98"/>
+      <c r="O820" s="98"/>
     </row>
     <row r="821">
-      <c r="M821" s="20"/>
-[...1 lines deleted...]
-      <c r="O821" s="20"/>
+      <c r="M821" s="98"/>
+      <c r="N821" s="98"/>
+      <c r="O821" s="98"/>
     </row>
     <row r="822">
-      <c r="M822" s="20"/>
-[...1 lines deleted...]
-      <c r="O822" s="20"/>
+      <c r="M822" s="98"/>
+      <c r="N822" s="98"/>
+      <c r="O822" s="98"/>
     </row>
     <row r="823">
-      <c r="M823" s="20"/>
-[...1 lines deleted...]
-      <c r="O823" s="20"/>
+      <c r="M823" s="98"/>
+      <c r="N823" s="98"/>
+      <c r="O823" s="98"/>
     </row>
     <row r="824">
-      <c r="M824" s="20"/>
-[...1 lines deleted...]
-      <c r="O824" s="20"/>
+      <c r="M824" s="98"/>
+      <c r="N824" s="98"/>
+      <c r="O824" s="98"/>
     </row>
     <row r="825">
-      <c r="M825" s="20"/>
-[...1 lines deleted...]
-      <c r="O825" s="20"/>
+      <c r="M825" s="98"/>
+      <c r="N825" s="98"/>
+      <c r="O825" s="98"/>
     </row>
     <row r="826">
-      <c r="M826" s="20"/>
-[...1 lines deleted...]
-      <c r="O826" s="20"/>
+      <c r="M826" s="98"/>
+      <c r="N826" s="98"/>
+      <c r="O826" s="98"/>
     </row>
     <row r="827">
-      <c r="M827" s="20"/>
-[...1 lines deleted...]
-      <c r="O827" s="20"/>
+      <c r="M827" s="98"/>
+      <c r="N827" s="98"/>
+      <c r="O827" s="98"/>
     </row>
     <row r="828">
-      <c r="M828" s="20"/>
-[...1 lines deleted...]
-      <c r="O828" s="20"/>
+      <c r="M828" s="98"/>
+      <c r="N828" s="98"/>
+      <c r="O828" s="98"/>
     </row>
     <row r="829">
-      <c r="M829" s="20"/>
-[...1 lines deleted...]
-      <c r="O829" s="20"/>
+      <c r="M829" s="98"/>
+      <c r="N829" s="98"/>
+      <c r="O829" s="98"/>
     </row>
     <row r="830">
-      <c r="M830" s="20"/>
-[...1 lines deleted...]
-      <c r="O830" s="20"/>
+      <c r="M830" s="98"/>
+      <c r="N830" s="98"/>
+      <c r="O830" s="98"/>
     </row>
     <row r="831">
-      <c r="M831" s="20"/>
-[...1 lines deleted...]
-      <c r="O831" s="20"/>
+      <c r="M831" s="98"/>
+      <c r="N831" s="98"/>
+      <c r="O831" s="98"/>
     </row>
     <row r="832">
-      <c r="M832" s="20"/>
-[...1 lines deleted...]
-      <c r="O832" s="20"/>
+      <c r="M832" s="98"/>
+      <c r="N832" s="98"/>
+      <c r="O832" s="98"/>
     </row>
     <row r="833">
-      <c r="M833" s="20"/>
-[...1 lines deleted...]
-      <c r="O833" s="20"/>
+      <c r="M833" s="98"/>
+      <c r="N833" s="98"/>
+      <c r="O833" s="98"/>
     </row>
     <row r="834">
-      <c r="M834" s="20"/>
-[...1 lines deleted...]
-      <c r="O834" s="20"/>
+      <c r="M834" s="98"/>
+      <c r="N834" s="98"/>
+      <c r="O834" s="98"/>
     </row>
     <row r="835">
-      <c r="M835" s="20"/>
-[...1 lines deleted...]
-      <c r="O835" s="20"/>
+      <c r="M835" s="98"/>
+      <c r="N835" s="98"/>
+      <c r="O835" s="98"/>
     </row>
     <row r="836">
-      <c r="M836" s="20"/>
-[...1 lines deleted...]
-      <c r="O836" s="20"/>
+      <c r="M836" s="98"/>
+      <c r="N836" s="98"/>
+      <c r="O836" s="98"/>
     </row>
     <row r="837">
-      <c r="M837" s="20"/>
-[...1 lines deleted...]
-      <c r="O837" s="20"/>
+      <c r="M837" s="98"/>
+      <c r="N837" s="98"/>
+      <c r="O837" s="98"/>
     </row>
     <row r="838">
-      <c r="M838" s="20"/>
-[...1 lines deleted...]
-      <c r="O838" s="20"/>
+      <c r="M838" s="98"/>
+      <c r="N838" s="98"/>
+      <c r="O838" s="98"/>
     </row>
     <row r="839">
-      <c r="M839" s="20"/>
-[...1 lines deleted...]
-      <c r="O839" s="20"/>
+      <c r="M839" s="98"/>
+      <c r="N839" s="98"/>
+      <c r="O839" s="98"/>
     </row>
     <row r="840">
-      <c r="M840" s="20"/>
-[...1 lines deleted...]
-      <c r="O840" s="20"/>
+      <c r="M840" s="98"/>
+      <c r="N840" s="98"/>
+      <c r="O840" s="98"/>
     </row>
     <row r="841">
-      <c r="M841" s="20"/>
-[...1 lines deleted...]
-      <c r="O841" s="20"/>
+      <c r="M841" s="98"/>
+      <c r="N841" s="98"/>
+      <c r="O841" s="98"/>
     </row>
     <row r="842">
-      <c r="M842" s="20"/>
-[...1 lines deleted...]
-      <c r="O842" s="20"/>
+      <c r="M842" s="98"/>
+      <c r="N842" s="98"/>
+      <c r="O842" s="98"/>
     </row>
     <row r="843">
-      <c r="M843" s="20"/>
-[...1 lines deleted...]
-      <c r="O843" s="20"/>
+      <c r="M843" s="98"/>
+      <c r="N843" s="98"/>
+      <c r="O843" s="98"/>
     </row>
     <row r="844">
-      <c r="M844" s="20"/>
-[...1 lines deleted...]
-      <c r="O844" s="20"/>
+      <c r="M844" s="98"/>
+      <c r="N844" s="98"/>
+      <c r="O844" s="98"/>
     </row>
     <row r="845">
-      <c r="M845" s="20"/>
-[...1 lines deleted...]
-      <c r="O845" s="20"/>
+      <c r="M845" s="98"/>
+      <c r="N845" s="98"/>
+      <c r="O845" s="98"/>
     </row>
     <row r="846">
-      <c r="M846" s="20"/>
-[...1 lines deleted...]
-      <c r="O846" s="20"/>
+      <c r="M846" s="98"/>
+      <c r="N846" s="98"/>
+      <c r="O846" s="98"/>
     </row>
     <row r="847">
-      <c r="M847" s="20"/>
-[...1 lines deleted...]
-      <c r="O847" s="20"/>
+      <c r="M847" s="98"/>
+      <c r="N847" s="98"/>
+      <c r="O847" s="98"/>
     </row>
     <row r="848">
-      <c r="M848" s="20"/>
-[...1 lines deleted...]
-      <c r="O848" s="20"/>
+      <c r="M848" s="98"/>
+      <c r="N848" s="98"/>
+      <c r="O848" s="98"/>
     </row>
     <row r="849">
-      <c r="M849" s="20"/>
-[...1 lines deleted...]
-      <c r="O849" s="20"/>
+      <c r="M849" s="98"/>
+      <c r="N849" s="98"/>
+      <c r="O849" s="98"/>
     </row>
     <row r="850">
-      <c r="M850" s="20"/>
-[...1 lines deleted...]
-      <c r="O850" s="20"/>
+      <c r="M850" s="98"/>
+      <c r="N850" s="98"/>
+      <c r="O850" s="98"/>
     </row>
     <row r="851">
-      <c r="M851" s="20"/>
-[...1 lines deleted...]
-      <c r="O851" s="20"/>
+      <c r="M851" s="98"/>
+      <c r="N851" s="98"/>
+      <c r="O851" s="98"/>
     </row>
     <row r="852">
-      <c r="M852" s="20"/>
-[...1 lines deleted...]
-      <c r="O852" s="20"/>
+      <c r="M852" s="98"/>
+      <c r="N852" s="98"/>
+      <c r="O852" s="98"/>
     </row>
     <row r="853">
-      <c r="M853" s="20"/>
-[...1 lines deleted...]
-      <c r="O853" s="20"/>
+      <c r="M853" s="98"/>
+      <c r="N853" s="98"/>
+      <c r="O853" s="98"/>
     </row>
     <row r="854">
-      <c r="M854" s="20"/>
-[...1 lines deleted...]
-      <c r="O854" s="20"/>
+      <c r="M854" s="98"/>
+      <c r="N854" s="98"/>
+      <c r="O854" s="98"/>
     </row>
     <row r="855">
-      <c r="M855" s="20"/>
-[...1 lines deleted...]
-      <c r="O855" s="20"/>
+      <c r="M855" s="98"/>
+      <c r="N855" s="98"/>
+      <c r="O855" s="98"/>
     </row>
     <row r="856">
-      <c r="M856" s="20"/>
-[...1 lines deleted...]
-      <c r="O856" s="20"/>
+      <c r="M856" s="98"/>
+      <c r="N856" s="98"/>
+      <c r="O856" s="98"/>
     </row>
     <row r="857">
-      <c r="M857" s="20"/>
-[...1 lines deleted...]
-      <c r="O857" s="20"/>
+      <c r="M857" s="98"/>
+      <c r="N857" s="98"/>
+      <c r="O857" s="98"/>
     </row>
     <row r="858">
-      <c r="M858" s="20"/>
-[...1 lines deleted...]
-      <c r="O858" s="20"/>
+      <c r="M858" s="98"/>
+      <c r="N858" s="98"/>
+      <c r="O858" s="98"/>
     </row>
     <row r="859">
-      <c r="M859" s="20"/>
-[...1 lines deleted...]
-      <c r="O859" s="20"/>
+      <c r="M859" s="98"/>
+      <c r="N859" s="98"/>
+      <c r="O859" s="98"/>
     </row>
     <row r="860">
-      <c r="M860" s="20"/>
-[...1 lines deleted...]
-      <c r="O860" s="20"/>
+      <c r="M860" s="98"/>
+      <c r="N860" s="98"/>
+      <c r="O860" s="98"/>
     </row>
     <row r="861">
-      <c r="M861" s="20"/>
-[...1 lines deleted...]
-      <c r="O861" s="20"/>
+      <c r="M861" s="98"/>
+      <c r="N861" s="98"/>
+      <c r="O861" s="98"/>
     </row>
     <row r="862">
-      <c r="M862" s="20"/>
-[...1 lines deleted...]
-      <c r="O862" s="20"/>
+      <c r="M862" s="98"/>
+      <c r="N862" s="98"/>
+      <c r="O862" s="98"/>
     </row>
     <row r="863">
-      <c r="M863" s="20"/>
-[...1 lines deleted...]
-      <c r="O863" s="20"/>
+      <c r="M863" s="98"/>
+      <c r="N863" s="98"/>
+      <c r="O863" s="98"/>
     </row>
     <row r="864">
-      <c r="M864" s="20"/>
-[...1 lines deleted...]
-      <c r="O864" s="20"/>
+      <c r="M864" s="98"/>
+      <c r="N864" s="98"/>
+      <c r="O864" s="98"/>
     </row>
     <row r="865">
-      <c r="M865" s="20"/>
-[...1 lines deleted...]
-      <c r="O865" s="20"/>
+      <c r="M865" s="98"/>
+      <c r="N865" s="98"/>
+      <c r="O865" s="98"/>
     </row>
     <row r="866">
-      <c r="M866" s="20"/>
-[...1 lines deleted...]
-      <c r="O866" s="20"/>
+      <c r="M866" s="98"/>
+      <c r="N866" s="98"/>
+      <c r="O866" s="98"/>
     </row>
     <row r="867">
-      <c r="M867" s="20"/>
-[...1 lines deleted...]
-      <c r="O867" s="20"/>
+      <c r="M867" s="98"/>
+      <c r="N867" s="98"/>
+      <c r="O867" s="98"/>
     </row>
     <row r="868">
-      <c r="M868" s="20"/>
-[...1 lines deleted...]
-      <c r="O868" s="20"/>
+      <c r="M868" s="98"/>
+      <c r="N868" s="98"/>
+      <c r="O868" s="98"/>
     </row>
     <row r="869">
-      <c r="M869" s="20"/>
-[...1 lines deleted...]
-      <c r="O869" s="20"/>
+      <c r="M869" s="98"/>
+      <c r="N869" s="98"/>
+      <c r="O869" s="98"/>
     </row>
     <row r="870">
-      <c r="M870" s="20"/>
-[...1 lines deleted...]
-      <c r="O870" s="20"/>
+      <c r="M870" s="98"/>
+      <c r="N870" s="98"/>
+      <c r="O870" s="98"/>
     </row>
     <row r="871">
-      <c r="M871" s="20"/>
-[...1 lines deleted...]
-      <c r="O871" s="20"/>
+      <c r="M871" s="98"/>
+      <c r="N871" s="98"/>
+      <c r="O871" s="98"/>
     </row>
     <row r="872">
-      <c r="M872" s="20"/>
-[...1 lines deleted...]
-      <c r="O872" s="20"/>
+      <c r="M872" s="98"/>
+      <c r="N872" s="98"/>
+      <c r="O872" s="98"/>
     </row>
     <row r="873">
-      <c r="M873" s="20"/>
-[...1 lines deleted...]
-      <c r="O873" s="20"/>
+      <c r="M873" s="98"/>
+      <c r="N873" s="98"/>
+      <c r="O873" s="98"/>
     </row>
     <row r="874">
-      <c r="M874" s="20"/>
-[...1 lines deleted...]
-      <c r="O874" s="20"/>
+      <c r="M874" s="98"/>
+      <c r="N874" s="98"/>
+      <c r="O874" s="98"/>
     </row>
     <row r="875">
-      <c r="M875" s="20"/>
-[...1 lines deleted...]
-      <c r="O875" s="20"/>
+      <c r="M875" s="98"/>
+      <c r="N875" s="98"/>
+      <c r="O875" s="98"/>
     </row>
     <row r="876">
-      <c r="M876" s="20"/>
-[...1 lines deleted...]
-      <c r="O876" s="20"/>
+      <c r="M876" s="98"/>
+      <c r="N876" s="98"/>
+      <c r="O876" s="98"/>
     </row>
     <row r="877">
-      <c r="M877" s="20"/>
-[...1 lines deleted...]
-      <c r="O877" s="20"/>
+      <c r="M877" s="98"/>
+      <c r="N877" s="98"/>
+      <c r="O877" s="98"/>
     </row>
     <row r="878">
-      <c r="M878" s="20"/>
-[...1 lines deleted...]
-      <c r="O878" s="20"/>
+      <c r="M878" s="98"/>
+      <c r="N878" s="98"/>
+      <c r="O878" s="98"/>
     </row>
     <row r="879">
-      <c r="M879" s="20"/>
-[...1 lines deleted...]
-      <c r="O879" s="20"/>
+      <c r="M879" s="98"/>
+      <c r="N879" s="98"/>
+      <c r="O879" s="98"/>
     </row>
     <row r="880">
-      <c r="M880" s="20"/>
-[...1 lines deleted...]
-      <c r="O880" s="20"/>
+      <c r="M880" s="98"/>
+      <c r="N880" s="98"/>
+      <c r="O880" s="98"/>
     </row>
     <row r="881">
-      <c r="M881" s="20"/>
-[...1 lines deleted...]
-      <c r="O881" s="20"/>
+      <c r="M881" s="98"/>
+      <c r="N881" s="98"/>
+      <c r="O881" s="98"/>
     </row>
     <row r="882">
-      <c r="M882" s="20"/>
-[...1 lines deleted...]
-      <c r="O882" s="20"/>
+      <c r="M882" s="98"/>
+      <c r="N882" s="98"/>
+      <c r="O882" s="98"/>
     </row>
     <row r="883">
-      <c r="M883" s="20"/>
-[...1 lines deleted...]
-      <c r="O883" s="20"/>
+      <c r="M883" s="98"/>
+      <c r="N883" s="98"/>
+      <c r="O883" s="98"/>
     </row>
     <row r="884">
-      <c r="M884" s="20"/>
-[...1 lines deleted...]
-      <c r="O884" s="20"/>
+      <c r="M884" s="98"/>
+      <c r="N884" s="98"/>
+      <c r="O884" s="98"/>
     </row>
     <row r="885">
-      <c r="M885" s="20"/>
-[...1 lines deleted...]
-      <c r="O885" s="20"/>
+      <c r="M885" s="98"/>
+      <c r="N885" s="98"/>
+      <c r="O885" s="98"/>
     </row>
     <row r="886">
-      <c r="M886" s="20"/>
-[...1 lines deleted...]
-      <c r="O886" s="20"/>
+      <c r="M886" s="98"/>
+      <c r="N886" s="98"/>
+      <c r="O886" s="98"/>
     </row>
     <row r="887">
-      <c r="M887" s="20"/>
-[...1 lines deleted...]
-      <c r="O887" s="20"/>
+      <c r="M887" s="98"/>
+      <c r="N887" s="98"/>
+      <c r="O887" s="98"/>
     </row>
     <row r="888">
-      <c r="M888" s="20"/>
-[...1 lines deleted...]
-      <c r="O888" s="20"/>
+      <c r="M888" s="98"/>
+      <c r="N888" s="98"/>
+      <c r="O888" s="98"/>
     </row>
     <row r="889">
-      <c r="M889" s="20"/>
-[...1 lines deleted...]
-      <c r="O889" s="20"/>
+      <c r="M889" s="98"/>
+      <c r="N889" s="98"/>
+      <c r="O889" s="98"/>
     </row>
     <row r="890">
-      <c r="M890" s="20"/>
-[...1 lines deleted...]
-      <c r="O890" s="20"/>
+      <c r="M890" s="98"/>
+      <c r="N890" s="98"/>
+      <c r="O890" s="98"/>
     </row>
     <row r="891">
-      <c r="M891" s="20"/>
-[...1 lines deleted...]
-      <c r="O891" s="20"/>
+      <c r="M891" s="98"/>
+      <c r="N891" s="98"/>
+      <c r="O891" s="98"/>
     </row>
     <row r="892">
-      <c r="M892" s="20"/>
-[...1 lines deleted...]
-      <c r="O892" s="20"/>
+      <c r="M892" s="98"/>
+      <c r="N892" s="98"/>
+      <c r="O892" s="98"/>
     </row>
     <row r="893">
-      <c r="M893" s="20"/>
-[...1 lines deleted...]
-      <c r="O893" s="20"/>
+      <c r="M893" s="98"/>
+      <c r="N893" s="98"/>
+      <c r="O893" s="98"/>
     </row>
     <row r="894">
-      <c r="M894" s="20"/>
-[...1 lines deleted...]
-      <c r="O894" s="20"/>
+      <c r="M894" s="98"/>
+      <c r="N894" s="98"/>
+      <c r="O894" s="98"/>
     </row>
     <row r="895">
-      <c r="M895" s="20"/>
-[...1 lines deleted...]
-      <c r="O895" s="20"/>
+      <c r="M895" s="98"/>
+      <c r="N895" s="98"/>
+      <c r="O895" s="98"/>
     </row>
     <row r="896">
-      <c r="M896" s="20"/>
-[...1 lines deleted...]
-      <c r="O896" s="20"/>
+      <c r="M896" s="98"/>
+      <c r="N896" s="98"/>
+      <c r="O896" s="98"/>
     </row>
     <row r="897">
-      <c r="M897" s="20"/>
-[...1 lines deleted...]
-      <c r="O897" s="20"/>
+      <c r="M897" s="98"/>
+      <c r="N897" s="98"/>
+      <c r="O897" s="98"/>
     </row>
     <row r="898">
-      <c r="M898" s="20"/>
-[...1 lines deleted...]
-      <c r="O898" s="20"/>
+      <c r="M898" s="98"/>
+      <c r="N898" s="98"/>
+      <c r="O898" s="98"/>
     </row>
     <row r="899">
-      <c r="M899" s="20"/>
-[...1 lines deleted...]
-      <c r="O899" s="20"/>
+      <c r="M899" s="98"/>
+      <c r="N899" s="98"/>
+      <c r="O899" s="98"/>
     </row>
     <row r="900">
-      <c r="M900" s="20"/>
-[...1 lines deleted...]
-      <c r="O900" s="20"/>
+      <c r="M900" s="98"/>
+      <c r="N900" s="98"/>
+      <c r="O900" s="98"/>
     </row>
     <row r="901">
-      <c r="M901" s="20"/>
-[...1 lines deleted...]
-      <c r="O901" s="20"/>
+      <c r="M901" s="98"/>
+      <c r="N901" s="98"/>
+      <c r="O901" s="98"/>
     </row>
     <row r="902">
-      <c r="M902" s="20"/>
-[...1 lines deleted...]
-      <c r="O902" s="20"/>
+      <c r="M902" s="98"/>
+      <c r="N902" s="98"/>
+      <c r="O902" s="98"/>
     </row>
     <row r="903">
-      <c r="M903" s="20"/>
-[...1 lines deleted...]
-      <c r="O903" s="20"/>
+      <c r="M903" s="98"/>
+      <c r="N903" s="98"/>
+      <c r="O903" s="98"/>
     </row>
     <row r="904">
-      <c r="M904" s="20"/>
-[...1 lines deleted...]
-      <c r="O904" s="20"/>
+      <c r="M904" s="98"/>
+      <c r="N904" s="98"/>
+      <c r="O904" s="98"/>
     </row>
     <row r="905">
-      <c r="M905" s="20"/>
-[...1 lines deleted...]
-      <c r="O905" s="20"/>
+      <c r="M905" s="98"/>
+      <c r="N905" s="98"/>
+      <c r="O905" s="98"/>
     </row>
     <row r="906">
-      <c r="M906" s="20"/>
-[...1 lines deleted...]
-      <c r="O906" s="20"/>
+      <c r="M906" s="98"/>
+      <c r="N906" s="98"/>
+      <c r="O906" s="98"/>
     </row>
     <row r="907">
-      <c r="M907" s="20"/>
-[...1 lines deleted...]
-      <c r="O907" s="20"/>
+      <c r="M907" s="98"/>
+      <c r="N907" s="98"/>
+      <c r="O907" s="98"/>
     </row>
     <row r="908">
-      <c r="M908" s="20"/>
-[...1 lines deleted...]
-      <c r="O908" s="20"/>
+      <c r="M908" s="98"/>
+      <c r="N908" s="98"/>
+      <c r="O908" s="98"/>
     </row>
     <row r="909">
-      <c r="M909" s="20"/>
-[...1 lines deleted...]
-      <c r="O909" s="20"/>
+      <c r="M909" s="98"/>
+      <c r="N909" s="98"/>
+      <c r="O909" s="98"/>
     </row>
     <row r="910">
-      <c r="M910" s="20"/>
-[...1 lines deleted...]
-      <c r="O910" s="20"/>
+      <c r="M910" s="98"/>
+      <c r="N910" s="98"/>
+      <c r="O910" s="98"/>
     </row>
     <row r="911">
-      <c r="M911" s="20"/>
-[...1 lines deleted...]
-      <c r="O911" s="20"/>
+      <c r="M911" s="98"/>
+      <c r="N911" s="98"/>
+      <c r="O911" s="98"/>
     </row>
     <row r="912">
-      <c r="M912" s="20"/>
-[...1 lines deleted...]
-      <c r="O912" s="20"/>
+      <c r="M912" s="98"/>
+      <c r="N912" s="98"/>
+      <c r="O912" s="98"/>
     </row>
     <row r="913">
-      <c r="M913" s="20"/>
-[...1 lines deleted...]
-      <c r="O913" s="20"/>
+      <c r="M913" s="98"/>
+      <c r="N913" s="98"/>
+      <c r="O913" s="98"/>
     </row>
     <row r="914">
-      <c r="M914" s="20"/>
-[...1 lines deleted...]
-      <c r="O914" s="20"/>
+      <c r="M914" s="98"/>
+      <c r="N914" s="98"/>
+      <c r="O914" s="98"/>
     </row>
     <row r="915">
-      <c r="M915" s="20"/>
-[...1 lines deleted...]
-      <c r="O915" s="20"/>
+      <c r="M915" s="98"/>
+      <c r="N915" s="98"/>
+      <c r="O915" s="98"/>
     </row>
     <row r="916">
-      <c r="M916" s="20"/>
-[...1 lines deleted...]
-      <c r="O916" s="20"/>
+      <c r="M916" s="98"/>
+      <c r="N916" s="98"/>
+      <c r="O916" s="98"/>
     </row>
     <row r="917">
-      <c r="M917" s="20"/>
-[...1 lines deleted...]
-      <c r="O917" s="20"/>
+      <c r="M917" s="98"/>
+      <c r="N917" s="98"/>
+      <c r="O917" s="98"/>
     </row>
     <row r="918">
-      <c r="M918" s="20"/>
-[...1 lines deleted...]
-      <c r="O918" s="20"/>
+      <c r="M918" s="98"/>
+      <c r="N918" s="98"/>
+      <c r="O918" s="98"/>
     </row>
     <row r="919">
-      <c r="M919" s="20"/>
-[...1 lines deleted...]
-      <c r="O919" s="20"/>
+      <c r="M919" s="98"/>
+      <c r="N919" s="98"/>
+      <c r="O919" s="98"/>
     </row>
     <row r="920">
-      <c r="M920" s="20"/>
-[...1 lines deleted...]
-      <c r="O920" s="20"/>
+      <c r="M920" s="98"/>
+      <c r="N920" s="98"/>
+      <c r="O920" s="98"/>
     </row>
     <row r="921">
-      <c r="M921" s="20"/>
-[...1 lines deleted...]
-      <c r="O921" s="20"/>
+      <c r="M921" s="98"/>
+      <c r="N921" s="98"/>
+      <c r="O921" s="98"/>
     </row>
     <row r="922">
-      <c r="M922" s="20"/>
-[...1 lines deleted...]
-      <c r="O922" s="20"/>
+      <c r="M922" s="98"/>
+      <c r="N922" s="98"/>
+      <c r="O922" s="98"/>
     </row>
     <row r="923">
-      <c r="M923" s="20"/>
-[...1 lines deleted...]
-      <c r="O923" s="20"/>
+      <c r="M923" s="98"/>
+      <c r="N923" s="98"/>
+      <c r="O923" s="98"/>
     </row>
     <row r="924">
-      <c r="M924" s="20"/>
-[...1 lines deleted...]
-      <c r="O924" s="20"/>
+      <c r="M924" s="98"/>
+      <c r="N924" s="98"/>
+      <c r="O924" s="98"/>
     </row>
     <row r="925">
-      <c r="M925" s="20"/>
-[...1 lines deleted...]
-      <c r="O925" s="20"/>
+      <c r="M925" s="98"/>
+      <c r="N925" s="98"/>
+      <c r="O925" s="98"/>
     </row>
     <row r="926">
-      <c r="M926" s="20"/>
-[...1 lines deleted...]
-      <c r="O926" s="20"/>
+      <c r="M926" s="98"/>
+      <c r="N926" s="98"/>
+      <c r="O926" s="98"/>
     </row>
     <row r="927">
-      <c r="M927" s="20"/>
-[...1 lines deleted...]
-      <c r="O927" s="20"/>
+      <c r="M927" s="98"/>
+      <c r="N927" s="98"/>
+      <c r="O927" s="98"/>
     </row>
     <row r="928">
-      <c r="M928" s="20"/>
-[...1 lines deleted...]
-      <c r="O928" s="20"/>
+      <c r="M928" s="98"/>
+      <c r="N928" s="98"/>
+      <c r="O928" s="98"/>
     </row>
     <row r="929">
-      <c r="M929" s="20"/>
-[...1 lines deleted...]
-      <c r="O929" s="20"/>
+      <c r="M929" s="98"/>
+      <c r="N929" s="98"/>
+      <c r="O929" s="98"/>
     </row>
     <row r="930">
-      <c r="M930" s="20"/>
-[...1 lines deleted...]
-      <c r="O930" s="20"/>
+      <c r="M930" s="98"/>
+      <c r="N930" s="98"/>
+      <c r="O930" s="98"/>
     </row>
     <row r="931">
-      <c r="M931" s="20"/>
-[...1 lines deleted...]
-      <c r="O931" s="20"/>
+      <c r="M931" s="98"/>
+      <c r="N931" s="98"/>
+      <c r="O931" s="98"/>
     </row>
     <row r="932">
-      <c r="M932" s="20"/>
-[...1 lines deleted...]
-      <c r="O932" s="20"/>
+      <c r="M932" s="98"/>
+      <c r="N932" s="98"/>
+      <c r="O932" s="98"/>
     </row>
     <row r="933">
-      <c r="M933" s="20"/>
-[...1 lines deleted...]
-      <c r="O933" s="20"/>
+      <c r="M933" s="98"/>
+      <c r="N933" s="98"/>
+      <c r="O933" s="98"/>
     </row>
     <row r="934">
-      <c r="M934" s="20"/>
-[...1 lines deleted...]
-      <c r="O934" s="20"/>
+      <c r="M934" s="98"/>
+      <c r="N934" s="98"/>
+      <c r="O934" s="98"/>
     </row>
     <row r="935">
-      <c r="M935" s="20"/>
-[...1 lines deleted...]
-      <c r="O935" s="20"/>
+      <c r="M935" s="98"/>
+      <c r="N935" s="98"/>
+      <c r="O935" s="98"/>
     </row>
     <row r="936">
-      <c r="M936" s="20"/>
-[...1 lines deleted...]
-      <c r="O936" s="20"/>
+      <c r="M936" s="98"/>
+      <c r="N936" s="98"/>
+      <c r="O936" s="98"/>
     </row>
     <row r="937">
-      <c r="M937" s="20"/>
-[...1 lines deleted...]
-      <c r="O937" s="20"/>
+      <c r="M937" s="98"/>
+      <c r="N937" s="98"/>
+      <c r="O937" s="98"/>
     </row>
     <row r="938">
-      <c r="M938" s="20"/>
-[...1 lines deleted...]
-      <c r="O938" s="20"/>
+      <c r="M938" s="98"/>
+      <c r="N938" s="98"/>
+      <c r="O938" s="98"/>
     </row>
     <row r="939">
-      <c r="M939" s="20"/>
-[...1 lines deleted...]
-      <c r="O939" s="20"/>
+      <c r="M939" s="98"/>
+      <c r="N939" s="98"/>
+      <c r="O939" s="98"/>
     </row>
     <row r="940">
-      <c r="M940" s="20"/>
-[...1 lines deleted...]
-      <c r="O940" s="20"/>
+      <c r="M940" s="98"/>
+      <c r="N940" s="98"/>
+      <c r="O940" s="98"/>
     </row>
     <row r="941">
-      <c r="M941" s="20"/>
-[...1 lines deleted...]
-      <c r="O941" s="20"/>
+      <c r="M941" s="98"/>
+      <c r="N941" s="98"/>
+      <c r="O941" s="98"/>
     </row>
     <row r="942">
-      <c r="M942" s="20"/>
-[...1 lines deleted...]
-      <c r="O942" s="20"/>
+      <c r="M942" s="98"/>
+      <c r="N942" s="98"/>
+      <c r="O942" s="98"/>
     </row>
     <row r="943">
-      <c r="M943" s="20"/>
-[...1 lines deleted...]
-      <c r="O943" s="20"/>
+      <c r="M943" s="98"/>
+      <c r="N943" s="98"/>
+      <c r="O943" s="98"/>
     </row>
     <row r="944">
-      <c r="M944" s="20"/>
-[...1 lines deleted...]
-      <c r="O944" s="20"/>
+      <c r="M944" s="98"/>
+      <c r="N944" s="98"/>
+      <c r="O944" s="98"/>
     </row>
     <row r="945">
-      <c r="M945" s="20"/>
-[...1 lines deleted...]
-      <c r="O945" s="20"/>
+      <c r="M945" s="98"/>
+      <c r="N945" s="98"/>
+      <c r="O945" s="98"/>
     </row>
     <row r="946">
-      <c r="M946" s="20"/>
-[...1 lines deleted...]
-      <c r="O946" s="20"/>
+      <c r="M946" s="98"/>
+      <c r="N946" s="98"/>
+      <c r="O946" s="98"/>
     </row>
     <row r="947">
-      <c r="M947" s="20"/>
-[...1 lines deleted...]
-      <c r="O947" s="20"/>
+      <c r="M947" s="98"/>
+      <c r="N947" s="98"/>
+      <c r="O947" s="98"/>
     </row>
     <row r="948">
-      <c r="M948" s="20"/>
-[...1 lines deleted...]
-      <c r="O948" s="20"/>
+      <c r="M948" s="98"/>
+      <c r="N948" s="98"/>
+      <c r="O948" s="98"/>
     </row>
     <row r="949">
-      <c r="M949" s="20"/>
-[...1 lines deleted...]
-      <c r="O949" s="20"/>
+      <c r="M949" s="98"/>
+      <c r="N949" s="98"/>
+      <c r="O949" s="98"/>
     </row>
     <row r="950">
-      <c r="M950" s="20"/>
-[...1 lines deleted...]
-      <c r="O950" s="20"/>
+      <c r="M950" s="98"/>
+      <c r="N950" s="98"/>
+      <c r="O950" s="98"/>
     </row>
     <row r="951">
-      <c r="M951" s="20"/>
-[...1 lines deleted...]
-      <c r="O951" s="20"/>
+      <c r="M951" s="98"/>
+      <c r="N951" s="98"/>
+      <c r="O951" s="98"/>
     </row>
     <row r="952">
-      <c r="M952" s="20"/>
-[...1 lines deleted...]
-      <c r="O952" s="20"/>
+      <c r="M952" s="98"/>
+      <c r="N952" s="98"/>
+      <c r="O952" s="98"/>
     </row>
     <row r="953">
-      <c r="M953" s="20"/>
-[...1 lines deleted...]
-      <c r="O953" s="20"/>
+      <c r="M953" s="98"/>
+      <c r="N953" s="98"/>
+      <c r="O953" s="98"/>
     </row>
     <row r="954">
-      <c r="M954" s="20"/>
-[...1 lines deleted...]
-      <c r="O954" s="20"/>
+      <c r="M954" s="98"/>
+      <c r="N954" s="98"/>
+      <c r="O954" s="98"/>
     </row>
     <row r="955">
-      <c r="M955" s="20"/>
-[...1 lines deleted...]
-      <c r="O955" s="20"/>
+      <c r="M955" s="98"/>
+      <c r="N955" s="98"/>
+      <c r="O955" s="98"/>
     </row>
     <row r="956">
-      <c r="M956" s="20"/>
-[...1 lines deleted...]
-      <c r="O956" s="20"/>
+      <c r="M956" s="98"/>
+      <c r="N956" s="98"/>
+      <c r="O956" s="98"/>
     </row>
     <row r="957">
-      <c r="M957" s="20"/>
-[...1 lines deleted...]
-      <c r="O957" s="20"/>
+      <c r="M957" s="98"/>
+      <c r="N957" s="98"/>
+      <c r="O957" s="98"/>
     </row>
     <row r="958">
-      <c r="M958" s="20"/>
-[...1 lines deleted...]
-      <c r="O958" s="20"/>
+      <c r="M958" s="98"/>
+      <c r="N958" s="98"/>
+      <c r="O958" s="98"/>
     </row>
     <row r="959">
-      <c r="M959" s="20"/>
-[...1 lines deleted...]
-      <c r="O959" s="20"/>
+      <c r="M959" s="98"/>
+      <c r="N959" s="98"/>
+      <c r="O959" s="98"/>
     </row>
     <row r="960">
-      <c r="M960" s="20"/>
-[...1 lines deleted...]
-      <c r="O960" s="20"/>
+      <c r="M960" s="98"/>
+      <c r="N960" s="98"/>
+      <c r="O960" s="98"/>
     </row>
     <row r="961">
-      <c r="M961" s="20"/>
-[...1 lines deleted...]
-      <c r="O961" s="20"/>
+      <c r="M961" s="98"/>
+      <c r="N961" s="98"/>
+      <c r="O961" s="98"/>
     </row>
     <row r="962">
-      <c r="M962" s="20"/>
-[...1 lines deleted...]
-      <c r="O962" s="20"/>
+      <c r="M962" s="98"/>
+      <c r="N962" s="98"/>
+      <c r="O962" s="98"/>
     </row>
     <row r="963">
-      <c r="M963" s="20"/>
-[...1 lines deleted...]
-      <c r="O963" s="20"/>
+      <c r="M963" s="98"/>
+      <c r="N963" s="98"/>
+      <c r="O963" s="98"/>
     </row>
     <row r="964">
-      <c r="M964" s="20"/>
-[...1 lines deleted...]
-      <c r="O964" s="20"/>
+      <c r="M964" s="98"/>
+      <c r="N964" s="98"/>
+      <c r="O964" s="98"/>
     </row>
     <row r="965">
-      <c r="M965" s="20"/>
-[...1 lines deleted...]
-      <c r="O965" s="20"/>
+      <c r="M965" s="98"/>
+      <c r="N965" s="98"/>
+      <c r="O965" s="98"/>
     </row>
     <row r="966">
-      <c r="M966" s="20"/>
-[...1 lines deleted...]
-      <c r="O966" s="20"/>
+      <c r="M966" s="98"/>
+      <c r="N966" s="98"/>
+      <c r="O966" s="98"/>
     </row>
     <row r="967">
-      <c r="M967" s="20"/>
-[...1 lines deleted...]
-      <c r="O967" s="20"/>
+      <c r="M967" s="98"/>
+      <c r="N967" s="98"/>
+      <c r="O967" s="98"/>
     </row>
     <row r="968">
-      <c r="M968" s="20"/>
-[...1 lines deleted...]
-      <c r="O968" s="20"/>
+      <c r="M968" s="98"/>
+      <c r="N968" s="98"/>
+      <c r="O968" s="98"/>
     </row>
     <row r="969">
-      <c r="M969" s="20"/>
-[...1 lines deleted...]
-      <c r="O969" s="20"/>
+      <c r="M969" s="98"/>
+      <c r="N969" s="98"/>
+      <c r="O969" s="98"/>
     </row>
     <row r="970">
-      <c r="M970" s="20"/>
-[...1 lines deleted...]
-      <c r="O970" s="20"/>
+      <c r="M970" s="98"/>
+      <c r="N970" s="98"/>
+      <c r="O970" s="98"/>
     </row>
     <row r="971">
-      <c r="M971" s="20"/>
-[...1 lines deleted...]
-      <c r="O971" s="20"/>
+      <c r="M971" s="98"/>
+      <c r="N971" s="98"/>
+      <c r="O971" s="98"/>
     </row>
     <row r="972">
-      <c r="M972" s="20"/>
-[...1 lines deleted...]
-      <c r="O972" s="20"/>
+      <c r="M972" s="98"/>
+      <c r="N972" s="98"/>
+      <c r="O972" s="98"/>
     </row>
     <row r="973">
-      <c r="M973" s="20"/>
-[...1 lines deleted...]
-      <c r="O973" s="20"/>
+      <c r="M973" s="98"/>
+      <c r="N973" s="98"/>
+      <c r="O973" s="98"/>
     </row>
     <row r="974">
-      <c r="M974" s="20"/>
-[...1 lines deleted...]
-      <c r="O974" s="20"/>
+      <c r="M974" s="98"/>
+      <c r="N974" s="98"/>
+      <c r="O974" s="98"/>
     </row>
     <row r="975">
-      <c r="M975" s="20"/>
-[...1 lines deleted...]
-      <c r="O975" s="20"/>
+      <c r="M975" s="98"/>
+      <c r="N975" s="98"/>
+      <c r="O975" s="98"/>
     </row>
     <row r="976">
-      <c r="M976" s="20"/>
-[...1 lines deleted...]
-      <c r="O976" s="20"/>
+      <c r="M976" s="98"/>
+      <c r="N976" s="98"/>
+      <c r="O976" s="98"/>
     </row>
     <row r="977">
-      <c r="M977" s="20"/>
-[...1 lines deleted...]
-      <c r="O977" s="20"/>
+      <c r="M977" s="98"/>
+      <c r="N977" s="98"/>
+      <c r="O977" s="98"/>
     </row>
     <row r="978">
-      <c r="M978" s="20"/>
-[...1 lines deleted...]
-      <c r="O978" s="20"/>
+      <c r="M978" s="98"/>
+      <c r="N978" s="98"/>
+      <c r="O978" s="98"/>
     </row>
     <row r="979">
-      <c r="M979" s="20"/>
-[...1 lines deleted...]
-      <c r="O979" s="20"/>
+      <c r="M979" s="98"/>
+      <c r="N979" s="98"/>
+      <c r="O979" s="98"/>
     </row>
     <row r="980">
-      <c r="M980" s="20"/>
-[...1 lines deleted...]
-      <c r="O980" s="20"/>
+      <c r="M980" s="98"/>
+      <c r="N980" s="98"/>
+      <c r="O980" s="98"/>
     </row>
     <row r="981">
-      <c r="M981" s="20"/>
-[...1 lines deleted...]
-      <c r="O981" s="20"/>
+      <c r="M981" s="98"/>
+      <c r="N981" s="98"/>
+      <c r="O981" s="98"/>
     </row>
     <row r="982">
-      <c r="M982" s="20"/>
-[...1 lines deleted...]
-      <c r="O982" s="20"/>
+      <c r="M982" s="98"/>
+      <c r="N982" s="98"/>
+      <c r="O982" s="98"/>
     </row>
     <row r="983">
-      <c r="M983" s="20"/>
-[...1 lines deleted...]
-      <c r="O983" s="20"/>
+      <c r="M983" s="98"/>
+      <c r="N983" s="98"/>
+      <c r="O983" s="98"/>
     </row>
     <row r="984">
-      <c r="M984" s="20"/>
-[...1 lines deleted...]
-      <c r="O984" s="20"/>
+      <c r="M984" s="98"/>
+      <c r="N984" s="98"/>
+      <c r="O984" s="98"/>
     </row>
     <row r="985">
-      <c r="M985" s="20"/>
-[...1 lines deleted...]
-      <c r="O985" s="20"/>
+      <c r="M985" s="98"/>
+      <c r="N985" s="98"/>
+      <c r="O985" s="98"/>
     </row>
     <row r="986">
-      <c r="M986" s="20"/>
-[...1 lines deleted...]
-      <c r="O986" s="20"/>
+      <c r="M986" s="98"/>
+      <c r="N986" s="98"/>
+      <c r="O986" s="98"/>
     </row>
     <row r="987">
-      <c r="M987" s="20"/>
-[...1 lines deleted...]
-      <c r="O987" s="20"/>
+      <c r="M987" s="98"/>
+      <c r="N987" s="98"/>
+      <c r="O987" s="98"/>
     </row>
     <row r="988">
-      <c r="M988" s="20"/>
-[...1 lines deleted...]
-      <c r="O988" s="20"/>
+      <c r="M988" s="98"/>
+      <c r="N988" s="98"/>
+      <c r="O988" s="98"/>
     </row>
     <row r="989">
-      <c r="M989" s="20"/>
-[...1 lines deleted...]
-      <c r="O989" s="20"/>
+      <c r="M989" s="98"/>
+      <c r="N989" s="98"/>
+      <c r="O989" s="98"/>
     </row>
     <row r="990">
-      <c r="M990" s="20"/>
-[...1 lines deleted...]
-      <c r="O990" s="20"/>
+      <c r="M990" s="98"/>
+      <c r="N990" s="98"/>
+      <c r="O990" s="98"/>
     </row>
     <row r="991">
-      <c r="M991" s="20"/>
-[...1 lines deleted...]
-      <c r="O991" s="20"/>
+      <c r="M991" s="98"/>
+      <c r="N991" s="98"/>
+      <c r="O991" s="98"/>
     </row>
     <row r="992">
-      <c r="M992" s="20"/>
-[...1 lines deleted...]
-      <c r="O992" s="20"/>
+      <c r="M992" s="98"/>
+      <c r="N992" s="98"/>
+      <c r="O992" s="98"/>
     </row>
     <row r="993">
-      <c r="M993" s="20"/>
-[...1 lines deleted...]
-      <c r="O993" s="20"/>
+      <c r="M993" s="98"/>
+      <c r="N993" s="98"/>
+      <c r="O993" s="98"/>
     </row>
     <row r="994">
-      <c r="M994" s="20"/>
-[...1 lines deleted...]
-      <c r="O994" s="20"/>
+      <c r="M994" s="98"/>
+      <c r="N994" s="98"/>
+      <c r="O994" s="98"/>
     </row>
     <row r="995">
-      <c r="M995" s="20"/>
-[...1 lines deleted...]
-      <c r="O995" s="20"/>
+      <c r="M995" s="98"/>
+      <c r="N995" s="98"/>
+      <c r="O995" s="98"/>
     </row>
     <row r="996">
-      <c r="M996" s="20"/>
-[...1 lines deleted...]
-      <c r="O996" s="20"/>
+      <c r="M996" s="98"/>
+      <c r="N996" s="98"/>
+      <c r="O996" s="98"/>
     </row>
     <row r="997">
-      <c r="M997" s="20"/>
-[...1 lines deleted...]
-      <c r="O997" s="20"/>
+      <c r="M997" s="98"/>
+      <c r="N997" s="98"/>
+      <c r="O997" s="98"/>
     </row>
     <row r="998">
-      <c r="M998" s="20"/>
-[...1 lines deleted...]
-      <c r="O998" s="20"/>
+      <c r="M998" s="98"/>
+      <c r="N998" s="98"/>
+      <c r="O998" s="98"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="J30:P30"/>
     <mergeCell ref="J31:P31"/>
     <mergeCell ref="A32:B32"/>
   </mergeCells>
   <conditionalFormatting sqref="A2:O28">
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="3" priority="1">
       <formula>AND($J2&gt;=100,$L2&gt;=100)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A2:O28">
-    <cfRule type="expression" dxfId="1" priority="2">
+    <cfRule type="expression" dxfId="2" priority="2">
       <formula>$J2 &gt;= 100</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A2:O28">
-    <cfRule type="expression" dxfId="2" priority="3">
+    <cfRule type="expression" dxfId="0" priority="3">
       <formula>$J2 &gt;= 50</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A2:O28">
-    <cfRule type="expression" dxfId="3" priority="4">
+    <cfRule type="expression" dxfId="1" priority="4">
       <formula>$J2=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A2:O28">
     <cfRule type="expression" dxfId="4" priority="5">
       <formula>$J2 &lt; 50</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="B30"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="26.38"/>
     <col customWidth="1" hidden="1" min="7" max="7" width="19.25"/>
     <col customWidth="1" min="8" max="8" width="25.75"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="29" t="s">
+      <c r="A1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="30" t="s">
-[...11 lines deleted...]
-        <v>79</v>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" s="21" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="34"/>
-[...12 lines deleted...]
-      <c r="H2" s="38"/>
+      <c r="A2" s="23"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="25"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="32"/>
     </row>
     <row r="3">
-      <c r="A3" s="39">
+      <c r="A3" s="36">
         <v>9403.0</v>
       </c>
-      <c r="B3" s="40" t="s">
-        <v>32</v>
+      <c r="B3" s="38" t="s">
+        <v>28</v>
       </c>
       <c r="C3" s="41"/>
       <c r="D3" s="41"/>
       <c r="E3" s="41"/>
-      <c r="F3" s="40" t="b">
+      <c r="F3" s="38" t="b">
         <v>1</v>
       </c>
-      <c r="G3" s="42"/>
-      <c r="H3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="44"/>
     </row>
     <row r="4">
-      <c r="A4" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E4" s="9">
+      <c r="A4" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="30">
         <v>6.0</v>
       </c>
-      <c r="F4" s="9" t="b">
+      <c r="F4" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G4" s="46"/>
-      <c r="H4" s="47"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="51"/>
     </row>
     <row r="5">
-      <c r="A5" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E5" s="9">
+      <c r="A5" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="30">
         <v>18.0</v>
       </c>
-      <c r="F5" s="9" t="b">
+      <c r="F5" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G5" s="46"/>
-      <c r="H5" s="47"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="51"/>
     </row>
     <row r="6">
-      <c r="A6" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E6" s="9">
+      <c r="A6" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="30">
         <v>48.0</v>
       </c>
-      <c r="F6" s="9" t="b">
+      <c r="F6" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G6" s="48"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="G6" s="53"/>
+      <c r="H6" s="54" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E7" s="9">
+      <c r="A7" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="30">
         <v>58.0</v>
       </c>
-      <c r="F7" s="9" t="b">
+      <c r="F7" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G7" s="46"/>
-      <c r="H7" s="47"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="51"/>
     </row>
     <row r="8">
-      <c r="A8" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E8" s="9">
+      <c r="A8" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="30">
         <v>34.0</v>
       </c>
-      <c r="F8" s="9" t="b">
+      <c r="F8" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G8" s="46"/>
-      <c r="H8" s="47"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="51"/>
     </row>
     <row r="9">
-      <c r="A9" s="44" t="s">
-[...7 lines deleted...]
-      <c r="E9" s="9">
+      <c r="A9" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="30">
         <v>29.0</v>
       </c>
-      <c r="F9" s="9" t="b">
+      <c r="F9" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G9" s="46"/>
-      <c r="H9" s="47"/>
+      <c r="G9" s="49"/>
+      <c r="H9" s="51"/>
     </row>
     <row r="10">
-      <c r="A10" s="44" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="9">
+      <c r="A10" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="30">
         <v>1.0</v>
       </c>
-      <c r="D10" s="45"/>
-      <c r="E10" s="9">
+      <c r="D10" s="47"/>
+      <c r="E10" s="30">
         <v>1.0</v>
       </c>
-      <c r="F10" s="9" t="b">
+      <c r="F10" s="30" t="b">
         <v>1</v>
       </c>
-      <c r="G10" s="48"/>
-[...1 lines deleted...]
-        <v>83</v>
+      <c r="G10" s="53"/>
+      <c r="H10" s="54" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="50" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="51" t="s">
+      <c r="A11" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="56">
+        <v>9.0</v>
+      </c>
+      <c r="F11" s="56" t="b">
+        <v>1</v>
+      </c>
+      <c r="G11" s="58"/>
+      <c r="H11" s="60" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="62">
+        <v>9501.0</v>
+      </c>
+      <c r="B12" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="66"/>
+      <c r="D12" s="64">
+        <v>1.0</v>
+      </c>
+      <c r="E12" s="66"/>
+      <c r="F12" s="64" t="b">
+        <v>1</v>
+      </c>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="30">
+        <v>2.0</v>
+      </c>
+      <c r="F13" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G13" s="53"/>
+      <c r="H13" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="30">
+        <v>42.0</v>
+      </c>
+      <c r="F14" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G14" s="49"/>
+      <c r="H14" s="51"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="55" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="56">
+        <v>12.0</v>
+      </c>
+      <c r="F15" s="56" t="b">
+        <v>1</v>
+      </c>
+      <c r="G15" s="58"/>
+      <c r="H15" s="73"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="62">
+        <v>9601.0</v>
+      </c>
+      <c r="B16" s="64" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="64">
+        <v>1.0</v>
+      </c>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66"/>
+      <c r="F16" s="64" t="b">
+        <v>1</v>
+      </c>
+      <c r="G16" s="67"/>
+      <c r="H16" s="44"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G17" s="49"/>
+      <c r="H17" s="51"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G18" s="49"/>
+      <c r="H18" s="51"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="30">
+        <v>7.0</v>
+      </c>
+      <c r="F19" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G19" s="53"/>
+      <c r="H19" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G20" s="49"/>
+      <c r="H20" s="51"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G21" s="49"/>
+      <c r="H21" s="51"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="30">
+        <v>16.0</v>
+      </c>
+      <c r="F22" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G22" s="53"/>
+      <c r="H22" s="51"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="57"/>
+      <c r="D23" s="57"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="56" t="b">
+        <v>1</v>
+      </c>
+      <c r="G23" s="74"/>
+      <c r="H23" s="73"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="76" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="66"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66"/>
+      <c r="F24" s="64" t="b">
+        <v>1</v>
+      </c>
+      <c r="G24" s="77"/>
+      <c r="H24" s="78" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="47"/>
+      <c r="D25" s="47"/>
+      <c r="E25" s="30">
+        <v>1.0</v>
+      </c>
+      <c r="F25" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G25" s="53"/>
+      <c r="H25" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="30">
+        <v>22.0</v>
+      </c>
+      <c r="F26" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G26" s="53"/>
+      <c r="H26" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="47"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="47"/>
+      <c r="F27" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G27" s="49"/>
+      <c r="H27" s="51"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G28" s="53"/>
+      <c r="H28" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G29" s="53"/>
+      <c r="H29" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="30">
+        <v>2.0</v>
+      </c>
+      <c r="D30" s="47"/>
+      <c r="E30" s="30">
+        <v>76.0</v>
+      </c>
+      <c r="F30" s="30" t="b">
+        <v>1</v>
+      </c>
+      <c r="G30" s="53"/>
+      <c r="H30" s="54" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="85" t="s">
+        <v>81</v>
+      </c>
+      <c r="B31" s="87" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
+      <c r="E31" s="87">
+        <v>12.0</v>
+      </c>
+      <c r="F31" s="87" t="b">
+        <v>1</v>
+      </c>
+      <c r="G31" s="89"/>
+      <c r="H31" s="60" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="52"/>
-[...16 lines deleted...]
-      <c r="B12" s="56" t="s">
+      <c r="B33" s="93" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="57"/>
-[...70 lines deleted...]
-      <c r="B16" s="56" t="s">
+      <c r="D33" s="94"/>
+      <c r="E33" s="95" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="56">
-[...284 lines deleted...]
-      <c r="B33" s="22" t="s">
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D33" s="69"/>
-      <c r="E33" s="24" t="s">
+      <c r="B34" s="97" t="s">
         <v>88</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="70" t="s">
+      <c r="D34" s="99"/>
+      <c r="E34" s="95" t="s">
         <v>89</v>
       </c>
-      <c r="D34" s="71"/>
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="35">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="100" t="s">
         <v>91</v>
       </c>
-      <c r="D35" s="23"/>
-      <c r="E35" s="24" t="s">
+      <c r="D35" s="101"/>
+      <c r="E35" s="95" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E34:K34"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="E35:K35"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="E33:K33"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>$G3 &lt;&gt; ""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="1" priority="2">
       <formula>$F3=FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="1" priority="3">
+    <cfRule type="expression" dxfId="2" priority="3">
       <formula>$F3 = TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="B33"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="26.38"/>
     <col customWidth="1" hidden="1" min="7" max="7" width="19.25"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="72" t="s">
+      <c r="A1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="19"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" s="28"/>
+      <c r="G2" s="29"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="34">
+        <v>9403.0</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="37" t="b">
+        <v>1</v>
+      </c>
+      <c r="G3" s="43"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G4" s="49"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G5" s="49"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G6" s="53"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" s="50"/>
+      <c r="D7" s="50"/>
+      <c r="E7" s="52"/>
+      <c r="F7" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G7" s="49"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G8" s="49"/>
+    </row>
+    <row r="9">
+      <c r="A9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G9" s="49"/>
+    </row>
+    <row r="10">
+      <c r="A10" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="52"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G10" s="53"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="63"/>
+      <c r="D11" s="63"/>
+      <c r="E11" s="65"/>
+      <c r="F11" s="61" t="b">
         <v>0</v>
       </c>
-      <c r="B1" s="73" t="s">
+      <c r="G11" s="58"/>
+    </row>
+    <row r="12">
+      <c r="A12" s="69">
+        <v>9501.0</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="71"/>
+      <c r="D12" s="72"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="70" t="b">
         <v>1</v>
       </c>
-      <c r="C1" s="74" t="s">
+      <c r="G12" s="67"/>
+    </row>
+    <row r="13">
+      <c r="A13" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G13" s="53"/>
+    </row>
+    <row r="14">
+      <c r="A14" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="52"/>
+      <c r="F14" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G14" s="49"/>
+    </row>
+    <row r="15">
+      <c r="A15" s="59" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="63"/>
+      <c r="D15" s="63"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="61" t="b">
+        <v>1</v>
+      </c>
+      <c r="G15" s="58"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="69">
+        <v>9601.0</v>
+      </c>
+      <c r="B16" s="70" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="72"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="70" t="b">
+        <v>1</v>
+      </c>
+      <c r="G16" s="67"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G17" s="49"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="48" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G18" s="49"/>
+    </row>
+    <row r="19">
+      <c r="A19" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G19" s="53"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G20" s="49"/>
+    </row>
+    <row r="21">
+      <c r="A21" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G21" s="49"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="52"/>
+      <c r="F22" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G22" s="53"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="59" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="61" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="61" t="b">
+        <v>1</v>
+      </c>
+      <c r="G23" s="74"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="75" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="70" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="71"/>
+      <c r="D24" s="71"/>
+      <c r="E24" s="71"/>
+      <c r="F24" s="70" t="b">
+        <v>0</v>
+      </c>
+      <c r="G24" s="77"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="48" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="52"/>
+      <c r="F25" s="48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G25" s="53"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="48" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" s="50"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G26" s="53"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G27" s="49"/>
+    </row>
+    <row r="28">
+      <c r="A28" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="D1" s="75"/>
-[...1 lines deleted...]
-      <c r="F1" s="76" t="s">
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G28" s="53"/>
+    </row>
+    <row r="29">
+      <c r="A29" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="G1" s="30" t="s">
+      <c r="B29" s="48" t="s">
         <v>78</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C2" s="79" t="s">
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="48" t="b">
+        <v>0</v>
+      </c>
+      <c r="G29" s="53"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B30" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="D2" s="79" t="s">
+      <c r="C30" s="52"/>
+      <c r="D30" s="52">
+        <v>1.0</v>
+      </c>
+      <c r="E30" s="52">
+        <v>2.0</v>
+      </c>
+      <c r="F30" s="48" t="b">
+        <v>1</v>
+      </c>
+      <c r="G30" s="53"/>
+    </row>
+    <row r="31">
+      <c r="A31" s="81" t="s">
         <v>81</v>
       </c>
-      <c r="E2" s="79" t="s">
+      <c r="B31" s="83" t="s">
         <v>82</v>
       </c>
-      <c r="F2" s="80"/>
-[...12 lines deleted...]
-      <c r="F3" s="83" t="b">
+      <c r="C31" s="84"/>
+      <c r="D31" s="84"/>
+      <c r="E31" s="86"/>
+      <c r="F31" s="83" t="b">
         <v>1</v>
       </c>
-      <c r="G3" s="42"/>
-[...110 lines deleted...]
-      <c r="B11" s="90" t="s">
+      <c r="G31" s="89"/>
+    </row>
+    <row r="32">
+      <c r="A32" s="90"/>
+      <c r="B32" s="90"/>
+      <c r="C32" s="90"/>
+      <c r="D32" s="90"/>
+      <c r="E32" s="90"/>
+      <c r="F32" s="90"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C11" s="91"/>
-[...11 lines deleted...]
-      <c r="B12" s="94" t="s">
+      <c r="B33" s="93" t="s">
         <v>85</v>
       </c>
-      <c r="C12" s="95"/>
-[...56 lines deleted...]
-      <c r="B16" s="94" t="s">
+      <c r="D33" s="94"/>
+      <c r="E33" s="95" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="96"/>
-[...248 lines deleted...]
-      <c r="B33" s="22" t="s">
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D33" s="69"/>
-[...8 lines deleted...]
-      <c r="B34" s="103">
+      <c r="B34" s="102">
         <f>NOW()</f>
-        <v>46190.87488</v>
-[...3 lines deleted...]
-        <v>90</v>
+        <v>46306.54621</v>
+      </c>
+      <c r="D34" s="99"/>
+      <c r="E34" s="95" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="27" t="s">
+      <c r="A35" s="100" t="s">
         <v>93</v>
       </c>
-      <c r="D35" s="23"/>
-      <c r="E35" s="24" t="s">
+      <c r="D35" s="101"/>
+      <c r="E35" s="95" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E34:J34"/>
     <mergeCell ref="E35:J35"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="E33:J33"/>
     <mergeCell ref="A35:B35"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="2" priority="1">
+    <cfRule type="expression" dxfId="0" priority="1">
       <formula>$G3 &lt;&gt; ""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="3" priority="2">
+    <cfRule type="expression" dxfId="1" priority="2">
       <formula>$F3=FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A3:F31">
-    <cfRule type="expression" dxfId="1" priority="3">
+    <cfRule type="expression" dxfId="2" priority="3">
       <formula>$F3 = TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="B33"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="19.5"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="104">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="9">
         <f>SIPW!L28</f>
         <v>100</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="21" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="A2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>